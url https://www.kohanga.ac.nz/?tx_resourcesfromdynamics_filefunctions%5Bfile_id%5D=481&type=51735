--- v0 (2025-11-07)
+++ v1 (2026-08-20)
@@ -1,121 +1,199 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27609"/>
-  <workbookPr defaultThemeVersion="166925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\kathe\OneDrive\Desktop\INTRANET RESOURCES\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\PremSaranya\Documents\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{FF3421E9-B670-46D9-9555-785D71E64B39}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
-  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="PasSmQakzlZEUBYIvWrv5awG6sDh0VzrqcAVroPMfATzWM8R/7rmSZg28szL1zoAZB+TpT3WAxIxP67e4WHsMA==" workbookSaltValue="MxlacB6QRWOVH0e22VyXXQ==" workbookSpinCount="100000" lockStructure="1"/>
+  <xr:revisionPtr revIDLastSave="951" documentId="8_{5E8DA6BC-537C-42FF-88AD-DEED0055F16F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{2FA93A54-E44C-44AE-BFA0-880C773DA8B1}"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="c9NV5tpN2uiC1QHyNgwBjNjh469PCJZOzKC8MW1+RYz+H+bALzCYX0BUNsMJejGuVpu3H57euBcf0Ic8ZyXbWA==" workbookSaltValue="BucPIG9JZyY2WsytvtJkWA==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{F04F0492-0E86-47AB-8415-828E7987F396}"/>
+    <workbookView xWindow="-28920" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{F04F0492-0E86-47AB-8415-828E7987F396}"/>
   </bookViews>
   <sheets>
     <sheet name="1. FTE Calculator" sheetId="2" r:id="rId1"/>
     <sheet name="2. Allocation" sheetId="8" r:id="rId2"/>
-    <sheet name="3. Contract Information" sheetId="10" r:id="rId3"/>
+    <sheet name="Kaimahi Contract Info" sheetId="11" r:id="rId3"/>
     <sheet name="List" sheetId="9" state="hidden" r:id="rId4"/>
     <sheet name="Table" sheetId="7" state="hidden" r:id="rId5"/>
     <sheet name="Calculation" sheetId="6" state="hidden" r:id="rId6"/>
     <sheet name="Recheck" sheetId="5" state="hidden" r:id="rId7"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="I19" i="9" l="1"/>
-  <c r="P66" i="10" s="1"/>
+  <c r="H25" i="11" l="1"/>
+  <c r="V5" i="11"/>
+  <c r="I9" i="11"/>
+  <c r="I10" i="11"/>
+  <c r="I11" i="11"/>
+  <c r="I12" i="11"/>
+  <c r="I13" i="11"/>
+  <c r="I14" i="11"/>
+  <c r="I15" i="11"/>
+  <c r="I16" i="11"/>
+  <c r="I17" i="11"/>
+  <c r="I18" i="11"/>
+  <c r="I19" i="11"/>
+  <c r="I20" i="11"/>
+  <c r="I21" i="11"/>
+  <c r="I22" i="11"/>
+  <c r="I23" i="11"/>
+  <c r="I24" i="11"/>
+  <c r="I8" i="11"/>
+  <c r="V6" i="11"/>
+  <c r="V7" i="11"/>
+  <c r="V8" i="11"/>
+  <c r="V9" i="11"/>
+  <c r="V10" i="11"/>
+  <c r="V11" i="11"/>
+  <c r="V12" i="11"/>
+  <c r="V13" i="11"/>
+  <c r="V14" i="11"/>
+  <c r="V15" i="11"/>
+  <c r="V16" i="11"/>
+  <c r="V17" i="11"/>
+  <c r="V18" i="11"/>
+  <c r="V19" i="11"/>
+  <c r="V20" i="11"/>
+  <c r="L9" i="11"/>
+  <c r="L10" i="11"/>
+  <c r="L11" i="11"/>
+  <c r="L12" i="11"/>
+  <c r="L13" i="11"/>
+  <c r="L14" i="11"/>
+  <c r="L15" i="11"/>
+  <c r="L16" i="11"/>
+  <c r="L17" i="11"/>
+  <c r="L18" i="11"/>
+  <c r="L19" i="11"/>
+  <c r="L20" i="11"/>
+  <c r="L21" i="11"/>
+  <c r="L22" i="11"/>
+  <c r="L23" i="11"/>
+  <c r="L24" i="11"/>
+  <c r="L8" i="11"/>
+  <c r="L25" i="11" l="1"/>
+  <c r="I25" i="11"/>
+  <c r="J9" i="11"/>
+  <c r="K9" i="11" s="1"/>
+  <c r="J10" i="11"/>
+  <c r="K10" i="11" s="1"/>
+  <c r="J11" i="11"/>
+  <c r="K11" i="11" s="1"/>
+  <c r="J12" i="11"/>
+  <c r="K12" i="11" s="1"/>
+  <c r="J13" i="11"/>
+  <c r="K13" i="11" s="1"/>
+  <c r="J14" i="11"/>
+  <c r="K14" i="11" s="1"/>
+  <c r="J15" i="11"/>
+  <c r="K15" i="11" s="1"/>
+  <c r="J16" i="11"/>
+  <c r="K16" i="11" s="1"/>
+  <c r="J17" i="11"/>
+  <c r="K17" i="11" s="1"/>
+  <c r="J18" i="11"/>
+  <c r="K18" i="11" s="1"/>
+  <c r="J19" i="11"/>
+  <c r="K19" i="11" s="1"/>
+  <c r="J20" i="11"/>
+  <c r="K20" i="11" s="1"/>
+  <c r="J21" i="11"/>
+  <c r="K21" i="11" s="1"/>
+  <c r="J22" i="11"/>
+  <c r="K22" i="11" s="1"/>
+  <c r="J23" i="11"/>
+  <c r="K23" i="11" s="1"/>
+  <c r="J24" i="11"/>
+  <c r="K24" i="11" s="1"/>
+  <c r="J8" i="11"/>
+  <c r="I19" i="9"/>
   <c r="I18" i="9"/>
-  <c r="P59" i="10" s="1"/>
   <c r="I17" i="9"/>
-  <c r="P52" i="10" s="1"/>
   <c r="I16" i="9"/>
-  <c r="P45" i="10" s="1"/>
   <c r="I15" i="9"/>
-  <c r="P38" i="10" s="1"/>
   <c r="I14" i="9"/>
-  <c r="P31" i="10" s="1"/>
-  <c r="P19" i="10"/>
   <c r="I13" i="9"/>
-  <c r="P24" i="10" s="1"/>
   <c r="G28" i="8"/>
   <c r="N4" i="8" s="1"/>
   <c r="C28" i="8"/>
   <c r="N3" i="8" s="1"/>
   <c r="C8" i="6"/>
   <c r="C10" i="6"/>
   <c r="D9" i="6"/>
   <c r="E9" i="6"/>
   <c r="F9" i="6"/>
   <c r="G9" i="6"/>
   <c r="H9" i="6" s="1"/>
   <c r="I9" i="6" s="1"/>
   <c r="J9" i="6" s="1"/>
   <c r="K9" i="6" s="1"/>
   <c r="L9" i="6" s="1"/>
   <c r="M9" i="6" s="1"/>
   <c r="N9" i="6" s="1"/>
   <c r="O9" i="6" s="1"/>
   <c r="P9" i="6" s="1"/>
   <c r="Q9" i="6" s="1"/>
   <c r="R9" i="6" s="1"/>
   <c r="S9" i="6" s="1"/>
   <c r="T9" i="6" s="1"/>
   <c r="U9" i="6" s="1"/>
   <c r="V9" i="6" s="1"/>
@@ -226,70 +304,73 @@
   <c r="C14" i="6"/>
   <c r="C15" i="6"/>
   <c r="C16" i="6"/>
   <c r="C17" i="6"/>
   <c r="C18" i="6"/>
   <c r="C19" i="6"/>
   <c r="C20" i="6"/>
   <c r="C21" i="6"/>
   <c r="C22" i="6"/>
   <c r="C23" i="6"/>
   <c r="F10" i="5"/>
   <c r="H10" i="5" s="1"/>
   <c r="E10" i="5"/>
   <c r="G10" i="5" s="1"/>
   <c r="F9" i="5"/>
   <c r="H9" i="5" s="1"/>
   <c r="E9" i="5"/>
   <c r="G9" i="5" s="1"/>
   <c r="F5" i="5"/>
   <c r="H5" i="5" s="1"/>
   <c r="E5" i="5"/>
   <c r="G5" i="5" s="1"/>
   <c r="F4" i="5"/>
   <c r="H4" i="5" s="1"/>
   <c r="E4" i="5"/>
-  <c r="N5" i="8" l="1"/>
+  <c r="K8" i="11" l="1"/>
+  <c r="K25" i="11" s="1"/>
+  <c r="J25" i="11"/>
+  <c r="N5" i="8"/>
   <c r="I10" i="5"/>
   <c r="J10" i="5" s="1"/>
   <c r="I9" i="5"/>
   <c r="G4" i="5"/>
   <c r="I4" i="5" s="1"/>
   <c r="I5" i="5"/>
   <c r="J5" i="5" s="1"/>
   <c r="E13" i="2" l="1"/>
   <c r="E16" i="2" s="1"/>
   <c r="E17" i="2" l="1"/>
   <c r="C2" i="8" s="1"/>
   <c r="C3" i="8" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="520" uniqueCount="132">
-[...1 lines deleted...]
-    <t>FTE Calculator for Pay Parity 2023</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="355" uniqueCount="105">
+  <si>
+    <t>FTE Calculator for Pay Parity 2026</t>
   </si>
   <si>
     <t>You can use this calculator to get an idea of how many Kaimahi will fall under Pay Parity. Please enter the information in step 1,2 and 3 in the grey boxes. Once completed go to the Allocation tab in green at the bottom.</t>
   </si>
   <si>
     <t>Is your Kōhanga Reo receiving Quality or Standard funding?</t>
   </si>
   <si>
     <t>Quality funding</t>
   </si>
   <si>
     <t xml:space="preserve">     &lt;- Use drop down to select </t>
   </si>
   <si>
     <t>Quality Funded means that you have a kaimahi who holds Tohu Whakapakari, or has completed Kete 7</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Please enter the number of mokopuna </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color theme="8" tint="-0.249977111117893"/>
@@ -523,279 +604,198 @@
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>the number of hours your Kōhanga Reo will pay out of operational budget. This cost is not covered by the 65% deduction from kaupapa funding or gap funding. Kaimahi in this box are paid an hourly rate set by the Kōhanga Reo. Kaimahi that are on wages can be full or part time. Casual Kaimahi cannot have fixed hours. In the situation where there is only 20 hours/.5 FTE. the Kōhanga Reo may choose to employ someone on a hybrid contract. 20 hours salary, and 20 hours wages for example.</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">4. Kaimahi who are allocated as FTE under Pay Parity (in the green table) </t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>require new employment agreements</t>
     </r>
   </si>
   <si>
     <t>Total weekly casual hours</t>
   </si>
   <si>
-    <t>This sheet can be used to make completing the contract templates easier.</t>
-[...65 lines deleted...]
-    <t>7. Yearly Leave Entitlements</t>
+    <t>Te Kōhanga Reo National Trust</t>
+  </si>
+  <si>
+    <t>Kaiawhina 1</t>
+  </si>
+  <si>
+    <t>Kaiawhina 2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Name of Kaimahi </t>
   </si>
   <si>
     <t>Employment Type</t>
   </si>
   <si>
+    <t>Kaimahi StartDate</t>
+  </si>
+  <si>
     <t>Employment Status</t>
   </si>
   <si>
-    <t>Position/Role Offered</t>
-[...22 lines deleted...]
-  <si>
     <t>Payband</t>
   </si>
   <si>
-    <t>Payband %</t>
-[...20 lines deleted...]
-    <t>8am-5pm</t>
+    <t xml:space="preserve">Hours </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Hourly Rate</t>
+  </si>
+  <si>
+    <t>Weekly Rate</t>
+  </si>
+  <si>
+    <t>Annual Pro-Rata</t>
+  </si>
+  <si>
+    <t>Trust Pay Scale</t>
+  </si>
+  <si>
+    <t>Ngā Tohu Hua Pūmau</t>
+  </si>
+  <si>
+    <t>Signed and Dated</t>
+  </si>
+  <si>
+    <t>Police Vet Expiry Date</t>
+  </si>
+  <si>
+    <t>First Aid Expiry Date</t>
+  </si>
+  <si>
+    <t>Tohu Quals</t>
+  </si>
+  <si>
+    <t>Kaiawhina 3</t>
+  </si>
+  <si>
+    <t>Kaiawhina 4</t>
+  </si>
+  <si>
+    <t>Kaiwhakarite 1</t>
+  </si>
+  <si>
+    <t>Kaiwhakarite 2</t>
+  </si>
+  <si>
+    <t>Kaiako/ITE</t>
+  </si>
+  <si>
+    <t>Kaiako 1</t>
+  </si>
+  <si>
+    <t>Kaiako 2</t>
+  </si>
+  <si>
+    <t>Kaiako 3</t>
+  </si>
+  <si>
+    <t>Kaiako 4</t>
+  </si>
+  <si>
+    <t>Kaiako 5</t>
+  </si>
+  <si>
+    <t>Kaiako 6</t>
+  </si>
+  <si>
+    <t>Kaiako 7</t>
+  </si>
+  <si>
+    <t>Kaiako 8</t>
+  </si>
+  <si>
+    <t>kaiako 9</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Total</t>
+  </si>
+  <si>
+    <t>Kaiako Matua</t>
+  </si>
+  <si>
+    <t>Full time</t>
+  </si>
+  <si>
+    <t>Kaiako</t>
+  </si>
+  <si>
+    <t>Part time</t>
+  </si>
+  <si>
+    <t>Kaiawhina</t>
+  </si>
+  <si>
+    <t>Casual</t>
+  </si>
+  <si>
+    <t>Kaiwhakarite</t>
+  </si>
+  <si>
+    <t>Part Time + Casual</t>
   </si>
   <si>
     <t>Select</t>
   </si>
   <si>
-    <t>$21.20</t>
-[...34 lines deleted...]
-  <si>
     <t>Role Offered</t>
   </si>
   <si>
-    <t>Kaiawhina 1</t>
-[...1 lines deleted...]
-  <si>
     <t>-</t>
   </si>
   <si>
     <t>Permanent</t>
   </si>
   <si>
     <t>Full Time</t>
   </si>
   <si>
-    <t>Kaiawhina 2</t>
-[...1 lines deleted...]
-  <si>
     <t>Fixed Term</t>
   </si>
   <si>
     <t>Part Time</t>
   </si>
   <si>
     <t xml:space="preserve">Kaiako </t>
   </si>
   <si>
-    <t>Kaiawhina 3</t>
-[...1 lines deleted...]
-  <si>
     <t>Hybird</t>
-  </si>
-[...31 lines deleted...]
-    <t>Kaiako 8</t>
   </si>
   <si>
     <t>Kaiako 9</t>
   </si>
   <si>
     <t>Over 2</t>
   </si>
   <si>
     <t>Under 2</t>
   </si>
   <si>
     <t>Key:</t>
   </si>
   <si>
     <t>Calculation</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Output</t>
   </si>
   <si>
     <t>u2 ratio</t>
   </si>
@@ -830,55 +830,54 @@
     <t>n/a</t>
   </si>
   <si>
     <t>less than 20 (round UP to nearest 4, or 6)</t>
   </si>
   <si>
     <t>Standard</t>
   </si>
   <si>
     <t>more than 20</t>
   </si>
   <si>
     <t>less than 20 (round UP to next 5, or 10)</t>
   </si>
   <si>
     <t>DROPDOWN</t>
   </si>
   <si>
     <t>Standard funding</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="2">
+  <numFmts count="1">
     <numFmt numFmtId="164" formatCode="[$$-1009]#,##0"/>
-    <numFmt numFmtId="165" formatCode="0.0%"/>
   </numFmts>
-  <fonts count="20">
+  <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -980,138 +979,135 @@
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FF00B0F0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
-      <color theme="9" tint="-0.249977111117893"/>
+      <b/>
+      <sz val="24"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="14">
+  <fills count="12">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF00B0F0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFF00FF"/>
-[...4 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor rgb="FF00FFFF"/>
-        <bgColor indexed="64"/>
-[...10 lines deleted...]
-        <fgColor rgb="FFFF93FF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFBE2D5"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="17">
+  <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color theme="1"/>
@@ -1203,115 +1199,55 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...58 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="119">
+  <cellXfs count="87">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
@@ -1430,356 +1366,248 @@
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="1" fillId="10" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...19 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="10" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="10" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
-[...24 lines deleted...]
-    <xf numFmtId="1" fontId="5" fillId="13" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="0" fillId="9" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="1" fontId="5" fillId="10" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="0" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="0" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="5" borderId="9" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="5" borderId="9" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="14" fontId="0" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...18 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="13" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...74 lines deleted...]
-      <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFF93FF"/>
       <color rgb="FFFF00FF"/>
       <color rgb="FF00FFFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>17706</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>130665</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>461516</xdr:colOff>
       <xdr:row>8</xdr:row>
-      <xdr:rowOff>386582</xdr:rowOff>
+      <xdr:rowOff>392932</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1" descr="A close up of a sign&#10;&#10;Description automatically generated">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{785A8D4B-C73F-4E4A-AA95-223AEB31B483}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:alphaModFix/>
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="8590206" y="257665"/>
           <a:ext cx="2459935" cy="2470480"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
-      <xdr:colOff>58668</xdr:colOff>
+      <xdr:colOff>75233</xdr:colOff>
       <xdr:row>10</xdr:row>
-      <xdr:rowOff>83171</xdr:rowOff>
+      <xdr:rowOff>199127</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
-      <xdr:colOff>381690</xdr:colOff>
+      <xdr:colOff>398255</xdr:colOff>
       <xdr:row>16</xdr:row>
-      <xdr:rowOff>214312</xdr:rowOff>
+      <xdr:rowOff>115956</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="Callout: Line 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27B1081A-10CA-D8BF-03E0-FB2A08804632}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="7631043" y="3210546"/>
-          <a:ext cx="4561647" cy="1996454"/>
+          <a:off x="7637255" y="3329953"/>
+          <a:ext cx="4572000" cy="1763851"/>
         </a:xfrm>
         <a:prstGeom prst="borderCallout1">
           <a:avLst>
             <a:gd name="adj1" fmla="val 44930"/>
             <a:gd name="adj2" fmla="val 230"/>
             <a:gd name="adj3" fmla="val 75422"/>
             <a:gd name="adj4" fmla="val -21314"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent6">
             <a:lumMod val="60000"/>
             <a:lumOff val="40000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln>
           <a:solidFill>
             <a:srgbClr val="00B050"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent5">
             <a:shade val="50000"/>
@@ -1814,51 +1642,51 @@
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
             </a:rPr>
             <a:t> is paid for from the 65% Kaupapa funding from your Kōhanga Reo plus gap funding from the crown.</a:t>
           </a:r>
           <a:br>
             <a:rPr lang="en-GB" sz="1400" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
             </a:rPr>
           </a:br>
           <a:br>
             <a:rPr lang="en-GB" sz="1400" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
             </a:rPr>
           </a:br>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
             </a:rPr>
-            <a:t>You can employ more kaimahi but they will be paid out of operational funds i.e. the remaining 35% of your Kaupapa funding or any other income your Kōhanga Reo receives.</a:t>
+            <a:t>You can employ more kaimahi but they will be paid out of operational funds.</a:t>
           </a:r>
           <a:endParaRPr lang="en-GB" sz="1400">
             <a:solidFill>
               <a:sysClr val="windowText" lastClr="000000"/>
             </a:solidFill>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1293811</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>206029</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1658936</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>124239</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
@@ -2079,91 +1907,91 @@
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="en-GB" sz="1100"/>
             <a:t>Contract info tab here</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2225,51 +2053,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -2367,6264 +2195,3794 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8AB7CC64-11C4-4342-AF8F-87E68AC9EDB6}">
-  <sheetPr>
+  <sheetPr codeName="Sheet1">
     <tabColor theme="1"/>
   </sheetPr>
   <dimension ref="A1:Z31"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
       <selection activeCell="E6" sqref="E6:E7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="21"/>
+  <sheetFormatPr defaultRowHeight="21" x14ac:dyDescent="0.5"/>
   <cols>
-    <col min="1" max="1" width="3.5703125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="75.140625" customWidth="1"/>
+    <col min="1" max="1" width="3.54296875" customWidth="1"/>
+    <col min="2" max="2" width="4.1796875" style="28" customWidth="1"/>
+    <col min="3" max="3" width="75.1796875" customWidth="1"/>
     <col min="4" max="4" width="4" customWidth="1"/>
-    <col min="5" max="5" width="12.7109375" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="9" max="10" width="2.7109375" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="12.7265625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="9.1796875" customWidth="1"/>
+    <col min="7" max="7" width="4.7265625" customWidth="1"/>
+    <col min="8" max="8" width="12.26953125" bestFit="1" customWidth="1"/>
+    <col min="9" max="10" width="2.7265625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="9.75" customHeight="1">
+    <row r="1" spans="1:26" ht="9.75" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A1" s="5"/>
       <c r="B1" s="20"/>
       <c r="C1" s="5"/>
       <c r="D1" s="5"/>
       <c r="E1" s="5"/>
       <c r="F1" s="5"/>
       <c r="G1" s="5"/>
       <c r="H1" s="5"/>
       <c r="I1" s="5"/>
       <c r="J1" s="5"/>
       <c r="K1" s="5"/>
       <c r="L1" s="5"/>
       <c r="M1" s="5"/>
       <c r="N1" s="5"/>
       <c r="O1" s="5"/>
       <c r="P1" s="5"/>
       <c r="Q1" s="5"/>
       <c r="R1" s="5"/>
       <c r="S1" s="5"/>
       <c r="T1" s="5"/>
       <c r="U1" s="5"/>
       <c r="V1" s="5"/>
       <c r="W1" s="5"/>
       <c r="X1" s="5"/>
       <c r="Y1" s="5"/>
       <c r="Z1" s="5"/>
     </row>
-    <row r="2" spans="1:26" ht="23.25">
-[...9 lines deleted...]
-      <c r="H2" s="91"/>
+    <row r="2" spans="1:26" ht="23.5" x14ac:dyDescent="0.55000000000000004">
+      <c r="A2" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="82"/>
+      <c r="C2" s="82"/>
+      <c r="D2" s="82"/>
+      <c r="E2" s="82"/>
+      <c r="F2" s="82"/>
+      <c r="G2" s="82"/>
+      <c r="H2" s="82"/>
       <c r="I2" s="30"/>
       <c r="J2" s="30"/>
       <c r="K2" s="30"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
       <c r="Z2" s="5"/>
     </row>
-    <row r="3" spans="1:26" ht="10.5" customHeight="1">
+    <row r="3" spans="1:26" ht="10.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="A3" s="2"/>
       <c r="B3" s="20"/>
       <c r="C3" s="21"/>
       <c r="D3" s="21"/>
       <c r="E3" s="21"/>
       <c r="F3" s="21"/>
       <c r="G3" s="21"/>
       <c r="H3" s="21"/>
       <c r="I3" s="21"/>
       <c r="J3" s="21"/>
       <c r="K3" s="21"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
       <c r="Z3" s="5"/>
     </row>
-    <row r="4" spans="1:26" ht="37.5" customHeight="1">
+    <row r="4" spans="1:26" ht="37.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="A4" s="2"/>
       <c r="B4" s="20"/>
-      <c r="C4" s="92" t="s">
+      <c r="C4" s="83" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="92"/>
-[...2 lines deleted...]
-      <c r="G4" s="92"/>
+      <c r="D4" s="83"/>
+      <c r="E4" s="83"/>
+      <c r="F4" s="83"/>
+      <c r="G4" s="83"/>
       <c r="H4" s="21"/>
       <c r="I4" s="21"/>
       <c r="J4" s="21"/>
       <c r="K4" s="21"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
       <c r="V4" s="5"/>
       <c r="W4" s="5"/>
       <c r="X4" s="5"/>
       <c r="Y4" s="5"/>
       <c r="Z4" s="5"/>
     </row>
-    <row r="5" spans="1:26" ht="21.75" thickBot="1">
+    <row r="5" spans="1:26" ht="21.5" thickBot="1" x14ac:dyDescent="0.55000000000000004">
       <c r="A5" s="2"/>
       <c r="B5" s="20"/>
-      <c r="C5" s="92"/>
-[...3 lines deleted...]
-      <c r="G5" s="92"/>
+      <c r="C5" s="83"/>
+      <c r="D5" s="83"/>
+      <c r="E5" s="83"/>
+      <c r="F5" s="83"/>
+      <c r="G5" s="83"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
       <c r="K5" s="2"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
       <c r="V5" s="5"/>
       <c r="W5" s="5"/>
       <c r="X5" s="5"/>
       <c r="Y5" s="5"/>
       <c r="Z5" s="5"/>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:26" x14ac:dyDescent="0.35">
       <c r="A6" s="2"/>
       <c r="B6" s="27">
         <v>1</v>
       </c>
       <c r="C6" s="22" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="9"/>
-      <c r="E6" s="89" t="s">
+      <c r="E6" s="80" t="s">
         <v>3</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>4</v>
       </c>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
       <c r="K6" s="2"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
       <c r="V6" s="5"/>
       <c r="W6" s="5"/>
       <c r="X6" s="5"/>
       <c r="Y6" s="5"/>
       <c r="Z6" s="5"/>
     </row>
-    <row r="7" spans="1:26" ht="38.25" thickBot="1">
+    <row r="7" spans="1:26" ht="37.5" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A7" s="2"/>
       <c r="B7" s="27"/>
       <c r="C7" s="23" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="4"/>
-      <c r="E7" s="90"/>
+      <c r="E7" s="81"/>
       <c r="F7" s="2"/>
       <c r="G7" s="2"/>
       <c r="H7" s="2"/>
       <c r="I7" s="2"/>
       <c r="J7" s="2"/>
       <c r="K7" s="2"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
       <c r="V7" s="5"/>
       <c r="W7" s="5"/>
       <c r="X7" s="5"/>
       <c r="Y7" s="5"/>
       <c r="Z7" s="5"/>
     </row>
-    <row r="8" spans="1:26" ht="21.75" thickBot="1">
+    <row r="8" spans="1:26" ht="21.5" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A8" s="2"/>
       <c r="B8" s="27"/>
       <c r="C8" s="23"/>
       <c r="D8" s="4"/>
       <c r="E8" s="3"/>
       <c r="F8" s="2"/>
       <c r="G8" s="2"/>
       <c r="H8" s="2"/>
       <c r="I8" s="2"/>
       <c r="J8" s="2"/>
       <c r="K8" s="2"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="5"/>
       <c r="V8" s="5"/>
       <c r="W8" s="5"/>
       <c r="X8" s="5"/>
       <c r="Y8" s="5"/>
       <c r="Z8" s="5"/>
     </row>
-    <row r="9" spans="1:26" ht="38.25" thickBot="1">
+    <row r="9" spans="1:26" ht="37.5" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A9" s="2"/>
       <c r="B9" s="27">
         <v>2</v>
       </c>
       <c r="C9" s="22" t="s">
         <v>6</v>
       </c>
       <c r="D9" s="9"/>
-      <c r="E9" s="81">
-[...1 lines deleted...]
-      </c>
+      <c r="E9" s="65"/>
       <c r="F9" s="2"/>
       <c r="G9" s="2"/>
       <c r="H9" s="2"/>
       <c r="I9" s="2"/>
       <c r="J9" s="2"/>
       <c r="K9" s="2"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5"/>
       <c r="U9" s="5"/>
       <c r="V9" s="5"/>
       <c r="W9" s="5"/>
       <c r="X9" s="5"/>
       <c r="Y9" s="5"/>
       <c r="Z9" s="5"/>
     </row>
-    <row r="10" spans="1:26" ht="24" thickBot="1">
+    <row r="10" spans="1:26" ht="24" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A10" s="2"/>
       <c r="B10" s="27"/>
       <c r="C10" s="23"/>
       <c r="D10" s="4"/>
       <c r="E10" s="19"/>
       <c r="F10" s="2"/>
       <c r="G10" s="2"/>
       <c r="H10" s="2"/>
       <c r="I10" s="2"/>
       <c r="J10" s="2"/>
       <c r="K10" s="2"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5"/>
       <c r="U10" s="5"/>
       <c r="V10" s="5"/>
       <c r="W10" s="5"/>
       <c r="X10" s="5"/>
       <c r="Y10" s="5"/>
       <c r="Z10" s="5"/>
     </row>
-    <row r="11" spans="1:26" ht="38.25" thickBot="1">
+    <row r="11" spans="1:26" ht="37.5" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A11" s="2"/>
       <c r="B11" s="27">
         <v>3</v>
       </c>
       <c r="C11" s="24" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="10"/>
-      <c r="E11" s="81">
-[...1 lines deleted...]
-      </c>
+      <c r="E11" s="65"/>
       <c r="F11" s="2"/>
       <c r="G11" s="32"/>
       <c r="H11" s="2"/>
       <c r="I11" s="2"/>
       <c r="J11" s="2"/>
       <c r="K11" s="2"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
       <c r="V11" s="5"/>
       <c r="W11" s="5"/>
       <c r="X11" s="5"/>
       <c r="Y11" s="5"/>
       <c r="Z11" s="5"/>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:26" x14ac:dyDescent="0.45">
       <c r="A12" s="2"/>
       <c r="B12" s="27"/>
       <c r="C12" s="25"/>
       <c r="D12" s="2"/>
       <c r="E12" s="3"/>
       <c r="F12" s="2"/>
       <c r="G12" s="2"/>
       <c r="H12" s="2"/>
       <c r="I12" s="2"/>
       <c r="J12" s="2"/>
       <c r="K12" s="2"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="5"/>
       <c r="W12" s="5"/>
       <c r="X12" s="5"/>
       <c r="Y12" s="5"/>
       <c r="Z12" s="5"/>
     </row>
-    <row r="13" spans="1:26" ht="21.75" thickBot="1">
+    <row r="13" spans="1:26" ht="21.5" thickBot="1" x14ac:dyDescent="0.55000000000000004">
       <c r="A13" s="2"/>
       <c r="B13" s="27">
         <v>4</v>
       </c>
       <c r="C13" s="26" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="8"/>
       <c r="E13" s="31">
         <f>E9+E11</f>
         <v>0</v>
       </c>
       <c r="F13" s="2"/>
       <c r="G13" s="2"/>
       <c r="H13" s="2"/>
       <c r="I13" s="2"/>
       <c r="J13" s="2"/>
       <c r="K13" s="2"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5"/>
       <c r="U13" s="5"/>
       <c r="V13" s="5"/>
       <c r="W13" s="5"/>
       <c r="X13" s="5"/>
       <c r="Y13" s="5"/>
       <c r="Z13" s="5"/>
     </row>
-    <row r="14" spans="1:26" ht="21.75" thickTop="1">
+    <row r="14" spans="1:26" ht="21.5" thickTop="1" x14ac:dyDescent="0.45">
       <c r="A14" s="2"/>
       <c r="B14" s="27"/>
       <c r="C14" s="25"/>
       <c r="D14" s="2"/>
       <c r="E14" s="3"/>
       <c r="F14" s="2"/>
       <c r="G14" s="2"/>
       <c r="I14" s="2"/>
       <c r="J14" s="2"/>
       <c r="K14" s="2"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5"/>
       <c r="U14" s="5"/>
       <c r="V14" s="5"/>
       <c r="W14" s="5"/>
       <c r="X14" s="5"/>
       <c r="Y14" s="5"/>
       <c r="Z14" s="5"/>
     </row>
-    <row r="15" spans="1:26" ht="21.75" thickBot="1">
+    <row r="15" spans="1:26" ht="21.5" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A15" s="2"/>
       <c r="B15" s="27">
         <v>5</v>
       </c>
       <c r="C15" s="26" t="s">
         <v>9</v>
       </c>
       <c r="D15" s="8"/>
       <c r="E15" s="2"/>
       <c r="F15" s="2"/>
       <c r="G15" s="2"/>
       <c r="H15" s="27"/>
       <c r="I15" s="2"/>
       <c r="J15" s="2"/>
       <c r="K15" s="2"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5"/>
       <c r="U15" s="5"/>
       <c r="V15" s="5"/>
       <c r="W15" s="5"/>
       <c r="X15" s="5"/>
       <c r="Y15" s="5"/>
       <c r="Z15" s="5"/>
     </row>
-    <row r="16" spans="1:26" ht="21.75" thickBot="1">
+    <row r="16" spans="1:26" ht="21.5" thickBot="1" x14ac:dyDescent="0.55000000000000004">
       <c r="A16" s="2"/>
       <c r="B16" s="20"/>
       <c r="C16" s="23" t="s">
         <v>10</v>
       </c>
       <c r="D16" s="6"/>
       <c r="E16" s="39">
         <f>IF(E6="Quality funding",IF(E13&gt;20,Recheck!I4,Recheck!J5),IF(E13&gt;20,Recheck!I9,Recheck!J10))</f>
         <v>0</v>
       </c>
       <c r="F16" s="40" t="s">
         <v>11</v>
       </c>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
       <c r="V16" s="5"/>
       <c r="W16" s="5"/>
       <c r="X16" s="5"/>
       <c r="Y16" s="5"/>
       <c r="Z16" s="5"/>
     </row>
-    <row r="17" spans="1:26" ht="21.75" thickBot="1">
+    <row r="17" spans="1:26" ht="21.5" thickBot="1" x14ac:dyDescent="0.55000000000000004">
       <c r="A17" s="2"/>
       <c r="B17" s="20"/>
       <c r="C17" s="29" t="s">
         <v>12</v>
       </c>
       <c r="D17" s="46" t="s">
         <v>13</v>
       </c>
       <c r="E17" s="39">
         <f>E16*40</f>
         <v>0</v>
       </c>
       <c r="F17" s="40" t="s">
         <v>14</v>
       </c>
       <c r="G17" s="2"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5"/>
       <c r="U17" s="5"/>
       <c r="V17" s="5"/>
       <c r="W17" s="5"/>
       <c r="X17" s="5"/>
       <c r="Y17" s="5"/>
       <c r="Z17" s="5"/>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:26" x14ac:dyDescent="0.5">
       <c r="A18" s="2"/>
       <c r="B18" s="20"/>
       <c r="C18" s="2"/>
       <c r="D18" s="2"/>
       <c r="E18" s="3"/>
       <c r="F18" s="2"/>
       <c r="G18" s="2"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5"/>
       <c r="U18" s="5"/>
       <c r="V18" s="5"/>
       <c r="W18" s="5"/>
       <c r="X18" s="5"/>
       <c r="Y18" s="5"/>
       <c r="Z18" s="5"/>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:26" x14ac:dyDescent="0.5">
       <c r="A19" s="2"/>
       <c r="B19" s="20"/>
       <c r="D19" s="2"/>
       <c r="E19" s="3"/>
       <c r="F19" s="2"/>
       <c r="G19" s="2"/>
       <c r="H19" s="2"/>
       <c r="I19" s="2"/>
       <c r="J19" s="2"/>
       <c r="K19" s="2"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5"/>
       <c r="U19" s="5"/>
       <c r="V19" s="5"/>
       <c r="W19" s="5"/>
       <c r="X19" s="5"/>
       <c r="Y19" s="5"/>
       <c r="Z19" s="5"/>
     </row>
-    <row r="20" spans="1:26" ht="15">
+    <row r="20" spans="1:26" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A20" s="2"/>
       <c r="B20" s="2"/>
       <c r="C20" s="2"/>
       <c r="D20" s="2"/>
       <c r="E20" s="2"/>
       <c r="F20" s="2"/>
       <c r="G20" s="2"/>
       <c r="H20" s="2"/>
       <c r="I20" s="2"/>
       <c r="J20" s="2"/>
       <c r="K20" s="2"/>
       <c r="L20" s="2"/>
       <c r="M20" s="2"/>
       <c r="N20" s="2"/>
       <c r="O20" s="2"/>
       <c r="P20" s="2"/>
       <c r="Q20" s="2"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
       <c r="U20" s="5"/>
       <c r="V20" s="5"/>
       <c r="W20" s="5"/>
       <c r="X20" s="5"/>
       <c r="Y20" s="5"/>
       <c r="Z20" s="5"/>
     </row>
-    <row r="21" spans="1:26" ht="15">
+    <row r="21" spans="1:26" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A21" s="2"/>
       <c r="B21" s="2"/>
       <c r="C21" s="2"/>
       <c r="D21" s="2"/>
       <c r="E21" s="2"/>
       <c r="F21" s="2"/>
       <c r="G21" s="2"/>
       <c r="H21" s="2"/>
       <c r="I21" s="2"/>
       <c r="J21" s="2"/>
       <c r="K21" s="2"/>
       <c r="L21" s="2"/>
       <c r="M21" s="2"/>
       <c r="N21" s="2"/>
       <c r="O21" s="2"/>
       <c r="P21" s="2"/>
       <c r="Q21" s="2"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
       <c r="V21" s="5"/>
       <c r="W21" s="5"/>
       <c r="X21" s="5"/>
       <c r="Y21" s="5"/>
       <c r="Z21" s="5"/>
     </row>
-    <row r="22" spans="1:26" ht="15">
+    <row r="22" spans="1:26" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A22" s="2"/>
       <c r="B22" s="2"/>
       <c r="C22" s="2"/>
       <c r="D22" s="2"/>
       <c r="E22" s="2"/>
       <c r="F22" s="2"/>
       <c r="G22" s="2"/>
       <c r="H22" s="2"/>
       <c r="I22" s="2"/>
       <c r="J22" s="2"/>
       <c r="K22" s="2"/>
       <c r="L22" s="2"/>
       <c r="M22" s="2"/>
       <c r="N22" s="2"/>
       <c r="O22" s="2"/>
       <c r="P22" s="2"/>
       <c r="Q22" s="2"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5"/>
       <c r="T22" s="5"/>
       <c r="U22" s="5"/>
       <c r="V22" s="5"/>
       <c r="W22" s="5"/>
       <c r="X22" s="5"/>
       <c r="Y22" s="5"/>
       <c r="Z22" s="5"/>
     </row>
-    <row r="23" spans="1:26" ht="15">
+    <row r="23" spans="1:26" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A23" s="5"/>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5"/>
       <c r="U23" s="5"/>
       <c r="V23" s="5"/>
       <c r="W23" s="5"/>
       <c r="X23" s="5"/>
       <c r="Y23" s="5"/>
       <c r="Z23" s="5"/>
     </row>
-    <row r="24" spans="1:26" ht="15">
+    <row r="24" spans="1:26" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A24" s="5"/>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5"/>
       <c r="U24" s="5"/>
       <c r="V24" s="5"/>
       <c r="W24" s="5"/>
       <c r="X24" s="5"/>
       <c r="Y24" s="5"/>
       <c r="Z24" s="5"/>
     </row>
-    <row r="25" spans="1:26" ht="15">
+    <row r="25" spans="1:26" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A25" s="5"/>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5"/>
       <c r="U25" s="5"/>
       <c r="V25" s="5"/>
       <c r="W25" s="5"/>
       <c r="X25" s="5"/>
       <c r="Y25" s="5"/>
       <c r="Z25" s="5"/>
     </row>
-    <row r="26" spans="1:26" ht="15">
+    <row r="26" spans="1:26" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A26" s="5"/>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
       <c r="S26" s="5"/>
       <c r="T26" s="5"/>
       <c r="U26" s="5"/>
       <c r="V26" s="5"/>
       <c r="W26" s="5"/>
       <c r="X26" s="5"/>
       <c r="Y26" s="5"/>
       <c r="Z26" s="5"/>
     </row>
-    <row r="27" spans="1:26" ht="15">
+    <row r="27" spans="1:26" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A27" s="5"/>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
       <c r="S27" s="5"/>
       <c r="T27" s="5"/>
       <c r="U27" s="5"/>
       <c r="V27" s="5"/>
       <c r="W27" s="5"/>
       <c r="X27" s="5"/>
       <c r="Y27" s="5"/>
       <c r="Z27" s="5"/>
     </row>
-    <row r="28" spans="1:26" ht="15">
+    <row r="28" spans="1:26" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A28" s="5"/>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5"/>
       <c r="U28" s="5"/>
       <c r="V28" s="5"/>
       <c r="W28" s="5"/>
       <c r="X28" s="5"/>
       <c r="Y28" s="5"/>
       <c r="Z28" s="5"/>
     </row>
-    <row r="29" spans="1:26" ht="15">
+    <row r="29" spans="1:26" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A29" s="5"/>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5"/>
       <c r="T29" s="5"/>
       <c r="U29" s="5"/>
       <c r="V29" s="5"/>
       <c r="W29" s="5"/>
       <c r="X29" s="5"/>
       <c r="Y29" s="5"/>
       <c r="Z29" s="5"/>
     </row>
-    <row r="30" spans="1:26" ht="15">
+    <row r="30" spans="1:26" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A30" s="5"/>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5"/>
       <c r="T30" s="5"/>
       <c r="U30" s="5"/>
       <c r="V30" s="5"/>
       <c r="W30" s="5"/>
       <c r="X30" s="5"/>
       <c r="Y30" s="5"/>
       <c r="Z30" s="5"/>
     </row>
-    <row r="31" spans="1:26" ht="15">
+    <row r="31" spans="1:26" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A31" s="5"/>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5"/>
       <c r="S31" s="5"/>
       <c r="T31" s="5"/>
       <c r="U31" s="5"/>
       <c r="V31" s="5"/>
       <c r="W31" s="5"/>
       <c r="X31" s="5"/>
       <c r="Y31" s="5"/>
       <c r="Z31" s="5"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="lxBVbij5faln3nOPrGVmVO2/twuJ1CyR3jOuX5yu0Wgj4NaWtNp0pFLzk7GZQNcojDYYgRdNcLtZwjO18amWiQ==" saltValue="XddUMbMwVT9Vex5D+3TSJw==" spinCount="100000" sheet="1" objects="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="AbGKw8fP20I4l74ISGLRvWKqC+5kIbJREkIEiduvWyrAmK2MQKWSKrSKGNVKnpMOj6E0L0VmAo78WlA664cnSA==" saltValue="9XisPb66++cf6B1/5SSebA==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="3">
     <mergeCell ref="E6:E7"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="C4:G5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="8" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;G</oddHeader>
   </headerFooter>
   <drawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{5D3E9F1B-B92E-4A54-8156-238D39DBE766}">
           <x14:formula1>
             <xm:f>Recheck!$B$16:$B$17</xm:f>
           </x14:formula1>
           <xm:sqref>E6:E7</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{96111DAF-B7D5-4948-88AA-3F6869B1A758}">
-  <sheetPr>
+  <sheetPr codeName="Sheet2">
     <tabColor rgb="FF92D050"/>
   </sheetPr>
   <dimension ref="A1:U39"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="F14" sqref="F14"/>
+    <sheetView showGridLines="0" zoomScale="95" zoomScaleNormal="95" workbookViewId="0">
+      <selection activeCell="C6" sqref="C6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="18.75"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="18.5" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="1" width="3.42578125" style="41" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="41"/>
+    <col min="1" max="1" width="3.453125" style="41" customWidth="1"/>
+    <col min="2" max="2" width="30.1796875" style="41" customWidth="1"/>
+    <col min="3" max="3" width="19.54296875" style="41" customWidth="1"/>
+    <col min="4" max="4" width="22.7265625" style="41" customWidth="1"/>
+    <col min="5" max="5" width="9.1796875" style="41"/>
+    <col min="6" max="6" width="30.1796875" style="41" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="19.54296875" style="41" customWidth="1"/>
+    <col min="8" max="8" width="21.7265625" style="41" customWidth="1"/>
+    <col min="9" max="9" width="3.54296875" style="41" customWidth="1"/>
+    <col min="10" max="12" width="9.1796875" style="41"/>
+    <col min="13" max="13" width="11.26953125" style="41" customWidth="1"/>
+    <col min="14" max="16384" width="9.1796875" style="41"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" ht="19.5" thickBot="1">
+    <row r="1" spans="1:21" ht="19" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A1" s="25"/>
       <c r="B1" s="25"/>
       <c r="C1" s="25"/>
       <c r="D1" s="25"/>
       <c r="E1" s="25"/>
       <c r="F1" s="25"/>
       <c r="G1" s="25"/>
       <c r="H1" s="25"/>
       <c r="I1" s="25"/>
       <c r="J1" s="25"/>
       <c r="K1" s="25"/>
       <c r="L1" s="25"/>
       <c r="M1" s="25"/>
       <c r="N1" s="25"/>
       <c r="O1" s="25"/>
       <c r="P1" s="25"/>
       <c r="Q1" s="25"/>
       <c r="R1" s="25"/>
       <c r="S1" s="25"/>
       <c r="T1" s="25"/>
       <c r="U1" s="25"/>
     </row>
-    <row r="2" spans="1:21" ht="19.5" customHeight="1" thickBot="1">
+    <row r="2" spans="1:21" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A2" s="25"/>
       <c r="B2" s="43" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="44">
         <f>'1. FTE Calculator'!E17</f>
         <v>0</v>
       </c>
       <c r="D2" s="50" t="s">
         <v>16</v>
       </c>
       <c r="E2" s="25"/>
-      <c r="F2" s="94" t="s">
+      <c r="F2" s="85" t="s">
         <v>17</v>
       </c>
-      <c r="G2" s="95"/>
-      <c r="H2" s="95"/>
+      <c r="G2" s="86"/>
+      <c r="H2" s="86"/>
       <c r="I2" s="25"/>
       <c r="K2" s="48"/>
       <c r="L2" s="48"/>
       <c r="M2" s="48"/>
       <c r="N2" s="48"/>
       <c r="O2" s="48"/>
       <c r="P2" s="48"/>
       <c r="Q2" s="48"/>
       <c r="R2" s="48"/>
       <c r="S2" s="48"/>
       <c r="T2" s="48"/>
       <c r="U2" s="25"/>
     </row>
-    <row r="3" spans="1:21" ht="19.5" thickBot="1">
+    <row r="3" spans="1:21" ht="19" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A3" s="25"/>
       <c r="B3" s="43" t="s">
         <v>18</v>
       </c>
       <c r="C3" s="49">
         <f>C2-C6-C7-C8-C9-C10-C11-C12-C13-C14-C15-C16-C17-C18-C19-C20-C21-C22-C23-C24-C25-C26</f>
         <v>0</v>
       </c>
       <c r="D3" s="51" t="s">
         <v>19</v>
       </c>
       <c r="E3" s="25"/>
-      <c r="F3" s="95"/>
-[...1 lines deleted...]
-      <c r="H3" s="95"/>
+      <c r="F3" s="86"/>
+      <c r="G3" s="86"/>
+      <c r="H3" s="86"/>
       <c r="I3" s="25"/>
       <c r="J3" s="26" t="s">
         <v>20</v>
       </c>
       <c r="K3" s="25"/>
       <c r="L3" s="48"/>
       <c r="M3" s="48"/>
       <c r="N3" s="48">
         <f>C28</f>
         <v>0</v>
       </c>
       <c r="O3" s="48"/>
       <c r="P3" s="48"/>
       <c r="Q3" s="48"/>
       <c r="R3" s="48"/>
       <c r="S3" s="48"/>
       <c r="T3" s="48"/>
       <c r="U3" s="25"/>
     </row>
-    <row r="4" spans="1:21" ht="23.25" customHeight="1">
+    <row r="4" spans="1:21" ht="23.25" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A4" s="25"/>
       <c r="B4" s="25"/>
       <c r="C4" s="25"/>
       <c r="D4" s="25"/>
       <c r="E4" s="25"/>
-      <c r="F4" s="95"/>
-[...1 lines deleted...]
-      <c r="H4" s="95"/>
+      <c r="F4" s="86"/>
+      <c r="G4" s="86"/>
+      <c r="H4" s="86"/>
       <c r="I4" s="25"/>
       <c r="J4" s="26" t="s">
         <v>21</v>
       </c>
       <c r="K4" s="53"/>
       <c r="L4" s="53"/>
       <c r="M4" s="53"/>
       <c r="N4" s="55">
         <f>G28</f>
         <v>0</v>
       </c>
       <c r="O4" s="48"/>
       <c r="P4" s="48"/>
       <c r="Q4" s="48"/>
       <c r="R4" s="48"/>
       <c r="S4" s="48"/>
       <c r="T4" s="48"/>
       <c r="U4" s="25"/>
     </row>
-    <row r="5" spans="1:21" s="42" customFormat="1" ht="56.25" customHeight="1">
+    <row r="5" spans="1:21" s="42" customFormat="1" ht="56.25" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A5" s="45"/>
       <c r="B5" s="47" t="s">
         <v>22</v>
       </c>
       <c r="C5" s="47" t="s">
         <v>23</v>
       </c>
       <c r="D5" s="47" t="s">
         <v>24</v>
       </c>
       <c r="E5" s="45"/>
       <c r="F5" s="52" t="s">
         <v>22</v>
       </c>
       <c r="G5" s="52" t="s">
         <v>23</v>
       </c>
       <c r="H5" s="52" t="s">
         <v>24</v>
       </c>
       <c r="I5" s="25"/>
       <c r="J5" s="53"/>
       <c r="K5" s="53"/>
       <c r="L5" s="53"/>
       <c r="M5" s="53"/>
       <c r="N5" s="54">
         <f>SUM(N3:N4)</f>
         <v>0</v>
       </c>
       <c r="O5" s="48"/>
       <c r="P5" s="48"/>
       <c r="Q5" s="48"/>
       <c r="R5" s="48"/>
       <c r="S5" s="48"/>
       <c r="T5" s="48"/>
       <c r="U5" s="25"/>
     </row>
-    <row r="6" spans="1:21" ht="18.75" customHeight="1">
+    <row r="6" spans="1:21" ht="18.75" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A6" s="25"/>
       <c r="B6" s="56" t="s">
         <v>25</v>
       </c>
-      <c r="C6" s="56">
-[...1 lines deleted...]
-      </c>
+      <c r="C6" s="56"/>
       <c r="D6" s="56" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="25"/>
       <c r="F6" s="57" t="s">
         <v>25</v>
       </c>
-      <c r="G6" s="57">
-[...1 lines deleted...]
-      </c>
+      <c r="G6" s="57"/>
       <c r="H6" s="57" t="s">
         <v>25</v>
       </c>
       <c r="I6" s="25"/>
-      <c r="J6" s="92" t="s">
+      <c r="J6" s="83" t="s">
         <v>26</v>
       </c>
-      <c r="K6" s="92"/>
-[...8 lines deleted...]
-      <c r="T6" s="92"/>
+      <c r="K6" s="83"/>
+      <c r="L6" s="83"/>
+      <c r="M6" s="83"/>
+      <c r="N6" s="83"/>
+      <c r="O6" s="83"/>
+      <c r="P6" s="83"/>
+      <c r="Q6" s="83"/>
+      <c r="R6" s="83"/>
+      <c r="S6" s="83"/>
+      <c r="T6" s="83"/>
       <c r="U6" s="25"/>
     </row>
-    <row r="7" spans="1:21">
+    <row r="7" spans="1:21" x14ac:dyDescent="0.45">
       <c r="A7" s="25"/>
       <c r="B7" s="56" t="s">
         <v>25</v>
       </c>
-      <c r="C7" s="56">
-[...1 lines deleted...]
-      </c>
+      <c r="C7" s="56"/>
       <c r="D7" s="56" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="25"/>
       <c r="F7" s="57" t="s">
         <v>25</v>
       </c>
-      <c r="G7" s="57">
-[...1 lines deleted...]
-      </c>
+      <c r="G7" s="57"/>
       <c r="H7" s="57" t="s">
         <v>25</v>
       </c>
       <c r="I7" s="25"/>
-      <c r="J7" s="92"/>
-[...9 lines deleted...]
-      <c r="T7" s="92"/>
+      <c r="J7" s="83"/>
+      <c r="K7" s="83"/>
+      <c r="L7" s="83"/>
+      <c r="M7" s="83"/>
+      <c r="N7" s="83"/>
+      <c r="O7" s="83"/>
+      <c r="P7" s="83"/>
+      <c r="Q7" s="83"/>
+      <c r="R7" s="83"/>
+      <c r="S7" s="83"/>
+      <c r="T7" s="83"/>
       <c r="U7" s="25"/>
     </row>
-    <row r="8" spans="1:21">
+    <row r="8" spans="1:21" x14ac:dyDescent="0.45">
       <c r="A8" s="25"/>
       <c r="B8" s="56" t="s">
         <v>25</v>
       </c>
-      <c r="C8" s="56">
-[...1 lines deleted...]
-      </c>
+      <c r="C8" s="56"/>
       <c r="D8" s="56" t="s">
         <v>25</v>
       </c>
       <c r="E8" s="25"/>
       <c r="F8" s="57" t="s">
         <v>25</v>
       </c>
-      <c r="G8" s="57">
-[...1 lines deleted...]
-      </c>
+      <c r="G8" s="57"/>
       <c r="H8" s="57" t="s">
         <v>25</v>
       </c>
       <c r="I8" s="25"/>
-      <c r="J8" s="92"/>
-[...9 lines deleted...]
-      <c r="T8" s="92"/>
+      <c r="J8" s="83"/>
+      <c r="K8" s="83"/>
+      <c r="L8" s="83"/>
+      <c r="M8" s="83"/>
+      <c r="N8" s="83"/>
+      <c r="O8" s="83"/>
+      <c r="P8" s="83"/>
+      <c r="Q8" s="83"/>
+      <c r="R8" s="83"/>
+      <c r="S8" s="83"/>
+      <c r="T8" s="83"/>
       <c r="U8" s="25"/>
     </row>
-    <row r="9" spans="1:21" ht="18.75" customHeight="1">
+    <row r="9" spans="1:21" ht="18.75" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A9" s="25"/>
       <c r="B9" s="56" t="s">
         <v>25</v>
       </c>
-      <c r="C9" s="56">
-[...1 lines deleted...]
-      </c>
+      <c r="C9" s="56"/>
       <c r="D9" s="56" t="s">
         <v>25</v>
       </c>
       <c r="E9" s="25"/>
       <c r="F9" s="57" t="s">
         <v>25</v>
       </c>
-      <c r="G9" s="57">
-[...1 lines deleted...]
-      </c>
+      <c r="G9" s="57"/>
       <c r="H9" s="57" t="s">
         <v>25</v>
       </c>
       <c r="I9" s="25"/>
-      <c r="J9" s="92"/>
-[...9 lines deleted...]
-      <c r="T9" s="92"/>
+      <c r="J9" s="83"/>
+      <c r="K9" s="83"/>
+      <c r="L9" s="83"/>
+      <c r="M9" s="83"/>
+      <c r="N9" s="83"/>
+      <c r="O9" s="83"/>
+      <c r="P9" s="83"/>
+      <c r="Q9" s="83"/>
+      <c r="R9" s="83"/>
+      <c r="S9" s="83"/>
+      <c r="T9" s="83"/>
       <c r="U9" s="25"/>
     </row>
-    <row r="10" spans="1:21">
+    <row r="10" spans="1:21" x14ac:dyDescent="0.45">
       <c r="A10" s="25"/>
       <c r="B10" s="56" t="s">
         <v>25</v>
       </c>
-      <c r="C10" s="56">
-[...1 lines deleted...]
-      </c>
+      <c r="C10" s="56"/>
       <c r="D10" s="56" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="25"/>
       <c r="F10" s="57" t="s">
         <v>25</v>
       </c>
-      <c r="G10" s="57">
-[...1 lines deleted...]
-      </c>
+      <c r="G10" s="57"/>
       <c r="H10" s="57" t="s">
         <v>25</v>
       </c>
       <c r="I10" s="25"/>
-      <c r="J10" s="92" t="s">
+      <c r="J10" s="83" t="s">
         <v>27</v>
       </c>
-      <c r="K10" s="92"/>
-[...8 lines deleted...]
-      <c r="T10" s="92"/>
+      <c r="K10" s="83"/>
+      <c r="L10" s="83"/>
+      <c r="M10" s="83"/>
+      <c r="N10" s="83"/>
+      <c r="O10" s="83"/>
+      <c r="P10" s="83"/>
+      <c r="Q10" s="83"/>
+      <c r="R10" s="83"/>
+      <c r="S10" s="83"/>
+      <c r="T10" s="83"/>
       <c r="U10" s="25"/>
     </row>
-    <row r="11" spans="1:21">
+    <row r="11" spans="1:21" x14ac:dyDescent="0.45">
       <c r="A11" s="25"/>
       <c r="B11" s="56" t="s">
         <v>25</v>
       </c>
-      <c r="C11" s="56">
-[...1 lines deleted...]
-      </c>
+      <c r="C11" s="56"/>
       <c r="D11" s="56" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="25"/>
       <c r="F11" s="57" t="s">
         <v>25</v>
       </c>
-      <c r="G11" s="57">
-[...1 lines deleted...]
-      </c>
+      <c r="G11" s="57"/>
       <c r="H11" s="57" t="s">
         <v>25</v>
       </c>
       <c r="I11" s="25"/>
-      <c r="J11" s="92"/>
-[...9 lines deleted...]
-      <c r="T11" s="92"/>
+      <c r="J11" s="83"/>
+      <c r="K11" s="83"/>
+      <c r="L11" s="83"/>
+      <c r="M11" s="83"/>
+      <c r="N11" s="83"/>
+      <c r="O11" s="83"/>
+      <c r="P11" s="83"/>
+      <c r="Q11" s="83"/>
+      <c r="R11" s="83"/>
+      <c r="S11" s="83"/>
+      <c r="T11" s="83"/>
       <c r="U11" s="25"/>
     </row>
-    <row r="12" spans="1:21">
+    <row r="12" spans="1:21" x14ac:dyDescent="0.45">
       <c r="A12" s="25"/>
       <c r="B12" s="56" t="s">
         <v>25</v>
       </c>
-      <c r="C12" s="56">
-[...1 lines deleted...]
-      </c>
+      <c r="C12" s="56"/>
       <c r="D12" s="56" t="s">
         <v>25</v>
       </c>
       <c r="E12" s="25"/>
       <c r="F12" s="57" t="s">
         <v>25</v>
       </c>
-      <c r="G12" s="57">
-[...1 lines deleted...]
-      </c>
+      <c r="G12" s="57"/>
       <c r="H12" s="57" t="s">
         <v>25</v>
       </c>
       <c r="I12" s="25"/>
-      <c r="J12" s="92"/>
-[...9 lines deleted...]
-      <c r="T12" s="92"/>
+      <c r="J12" s="83"/>
+      <c r="K12" s="83"/>
+      <c r="L12" s="83"/>
+      <c r="M12" s="83"/>
+      <c r="N12" s="83"/>
+      <c r="O12" s="83"/>
+      <c r="P12" s="83"/>
+      <c r="Q12" s="83"/>
+      <c r="R12" s="83"/>
+      <c r="S12" s="83"/>
+      <c r="T12" s="83"/>
       <c r="U12" s="25"/>
     </row>
-    <row r="13" spans="1:21">
+    <row r="13" spans="1:21" x14ac:dyDescent="0.45">
       <c r="A13" s="25"/>
       <c r="B13" s="56" t="s">
         <v>25</v>
       </c>
-      <c r="C13" s="56">
-[...1 lines deleted...]
-      </c>
+      <c r="C13" s="56"/>
       <c r="D13" s="56" t="s">
         <v>25</v>
       </c>
       <c r="E13" s="25"/>
       <c r="F13" s="57" t="s">
         <v>25</v>
       </c>
-      <c r="G13" s="57">
-[...1 lines deleted...]
-      </c>
+      <c r="G13" s="57"/>
       <c r="H13" s="57" t="s">
         <v>25</v>
       </c>
       <c r="I13" s="25"/>
-      <c r="J13" s="93" t="s">
+      <c r="J13" s="84" t="s">
         <v>28</v>
       </c>
-      <c r="K13" s="93"/>
-[...8 lines deleted...]
-      <c r="T13" s="93"/>
+      <c r="K13" s="84"/>
+      <c r="L13" s="84"/>
+      <c r="M13" s="84"/>
+      <c r="N13" s="84"/>
+      <c r="O13" s="84"/>
+      <c r="P13" s="84"/>
+      <c r="Q13" s="84"/>
+      <c r="R13" s="84"/>
+      <c r="S13" s="84"/>
+      <c r="T13" s="84"/>
       <c r="U13" s="25"/>
     </row>
-    <row r="14" spans="1:21">
+    <row r="14" spans="1:21" x14ac:dyDescent="0.45">
       <c r="A14" s="25"/>
       <c r="B14" s="56" t="s">
         <v>25</v>
       </c>
-      <c r="C14" s="56">
-[...1 lines deleted...]
-      </c>
+      <c r="C14" s="56"/>
       <c r="D14" s="56" t="s">
         <v>25</v>
       </c>
       <c r="E14" s="25"/>
       <c r="F14" s="57" t="s">
         <v>25</v>
       </c>
-      <c r="G14" s="57">
-[...1 lines deleted...]
-      </c>
+      <c r="G14" s="57"/>
       <c r="H14" s="57" t="s">
         <v>25</v>
       </c>
       <c r="I14" s="25"/>
-      <c r="J14" s="93"/>
-[...9 lines deleted...]
-      <c r="T14" s="93"/>
+      <c r="J14" s="84"/>
+      <c r="K14" s="84"/>
+      <c r="L14" s="84"/>
+      <c r="M14" s="84"/>
+      <c r="N14" s="84"/>
+      <c r="O14" s="84"/>
+      <c r="P14" s="84"/>
+      <c r="Q14" s="84"/>
+      <c r="R14" s="84"/>
+      <c r="S14" s="84"/>
+      <c r="T14" s="84"/>
       <c r="U14" s="25"/>
     </row>
-    <row r="15" spans="1:21">
+    <row r="15" spans="1:21" x14ac:dyDescent="0.45">
       <c r="A15" s="25"/>
       <c r="B15" s="56" t="s">
         <v>25</v>
       </c>
-      <c r="C15" s="56">
-[...1 lines deleted...]
-      </c>
+      <c r="C15" s="56"/>
       <c r="D15" s="56" t="s">
         <v>25</v>
       </c>
       <c r="E15" s="25"/>
       <c r="F15" s="57" t="s">
         <v>25</v>
       </c>
-      <c r="G15" s="57">
-[...1 lines deleted...]
-      </c>
+      <c r="G15" s="57"/>
       <c r="H15" s="57" t="s">
         <v>25</v>
       </c>
       <c r="I15" s="25"/>
-      <c r="J15" s="93"/>
-[...9 lines deleted...]
-      <c r="T15" s="93"/>
+      <c r="J15" s="84"/>
+      <c r="K15" s="84"/>
+      <c r="L15" s="84"/>
+      <c r="M15" s="84"/>
+      <c r="N15" s="84"/>
+      <c r="O15" s="84"/>
+      <c r="P15" s="84"/>
+      <c r="Q15" s="84"/>
+      <c r="R15" s="84"/>
+      <c r="S15" s="84"/>
+      <c r="T15" s="84"/>
       <c r="U15" s="25"/>
     </row>
-    <row r="16" spans="1:21">
+    <row r="16" spans="1:21" x14ac:dyDescent="0.45">
       <c r="A16" s="25"/>
       <c r="B16" s="56" t="s">
         <v>25</v>
       </c>
-      <c r="C16" s="56">
-[...1 lines deleted...]
-      </c>
+      <c r="C16" s="56"/>
       <c r="D16" s="56" t="s">
         <v>25</v>
       </c>
       <c r="E16" s="25"/>
       <c r="F16" s="57" t="s">
         <v>25</v>
       </c>
-      <c r="G16" s="57">
-[...1 lines deleted...]
-      </c>
+      <c r="G16" s="57"/>
       <c r="H16" s="57" t="s">
         <v>25</v>
       </c>
       <c r="I16" s="25"/>
-      <c r="J16" s="93"/>
-[...9 lines deleted...]
-      <c r="T16" s="93"/>
+      <c r="J16" s="84"/>
+      <c r="K16" s="84"/>
+      <c r="L16" s="84"/>
+      <c r="M16" s="84"/>
+      <c r="N16" s="84"/>
+      <c r="O16" s="84"/>
+      <c r="P16" s="84"/>
+      <c r="Q16" s="84"/>
+      <c r="R16" s="84"/>
+      <c r="S16" s="84"/>
+      <c r="T16" s="84"/>
       <c r="U16" s="25"/>
     </row>
-    <row r="17" spans="1:21">
+    <row r="17" spans="1:21" x14ac:dyDescent="0.45">
       <c r="A17" s="25"/>
       <c r="B17" s="56" t="s">
         <v>25</v>
       </c>
-      <c r="C17" s="56">
-[...1 lines deleted...]
-      </c>
+      <c r="C17" s="56"/>
       <c r="D17" s="56" t="s">
         <v>25</v>
       </c>
       <c r="E17" s="25"/>
       <c r="F17" s="57" t="s">
         <v>25</v>
       </c>
-      <c r="G17" s="57">
-[...1 lines deleted...]
-      </c>
+      <c r="G17" s="57"/>
       <c r="H17" s="57" t="s">
         <v>25</v>
       </c>
       <c r="I17" s="25"/>
-      <c r="J17" s="93"/>
-[...9 lines deleted...]
-      <c r="T17" s="93"/>
+      <c r="J17" s="84"/>
+      <c r="K17" s="84"/>
+      <c r="L17" s="84"/>
+      <c r="M17" s="84"/>
+      <c r="N17" s="84"/>
+      <c r="O17" s="84"/>
+      <c r="P17" s="84"/>
+      <c r="Q17" s="84"/>
+      <c r="R17" s="84"/>
+      <c r="S17" s="84"/>
+      <c r="T17" s="84"/>
       <c r="U17" s="25"/>
     </row>
-    <row r="18" spans="1:21">
+    <row r="18" spans="1:21" x14ac:dyDescent="0.45">
       <c r="A18" s="25"/>
       <c r="B18" s="56" t="s">
         <v>25</v>
       </c>
-      <c r="C18" s="56">
-[...1 lines deleted...]
-      </c>
+      <c r="C18" s="56"/>
       <c r="D18" s="56" t="s">
         <v>25</v>
       </c>
       <c r="E18" s="25"/>
       <c r="F18" s="57" t="s">
         <v>25</v>
       </c>
-      <c r="G18" s="57">
-[...1 lines deleted...]
-      </c>
+      <c r="G18" s="57"/>
       <c r="H18" s="57" t="s">
         <v>25</v>
       </c>
       <c r="I18" s="25"/>
-      <c r="J18" s="93"/>
-[...9 lines deleted...]
-      <c r="T18" s="93"/>
+      <c r="J18" s="84"/>
+      <c r="K18" s="84"/>
+      <c r="L18" s="84"/>
+      <c r="M18" s="84"/>
+      <c r="N18" s="84"/>
+      <c r="O18" s="84"/>
+      <c r="P18" s="84"/>
+      <c r="Q18" s="84"/>
+      <c r="R18" s="84"/>
+      <c r="S18" s="84"/>
+      <c r="T18" s="84"/>
       <c r="U18" s="25"/>
     </row>
-    <row r="19" spans="1:21">
+    <row r="19" spans="1:21" x14ac:dyDescent="0.45">
       <c r="A19" s="25"/>
       <c r="B19" s="56" t="s">
         <v>25</v>
       </c>
-      <c r="C19" s="56">
-[...1 lines deleted...]
-      </c>
+      <c r="C19" s="56"/>
       <c r="D19" s="56" t="s">
         <v>25</v>
       </c>
       <c r="E19" s="25"/>
       <c r="F19" s="57" t="s">
         <v>25</v>
       </c>
-      <c r="G19" s="57">
-[...1 lines deleted...]
-      </c>
+      <c r="G19" s="57"/>
       <c r="H19" s="57" t="s">
         <v>25</v>
       </c>
       <c r="I19" s="25"/>
-      <c r="J19" s="93"/>
-[...9 lines deleted...]
-      <c r="T19" s="93"/>
+      <c r="J19" s="84"/>
+      <c r="K19" s="84"/>
+      <c r="L19" s="84"/>
+      <c r="M19" s="84"/>
+      <c r="N19" s="84"/>
+      <c r="O19" s="84"/>
+      <c r="P19" s="84"/>
+      <c r="Q19" s="84"/>
+      <c r="R19" s="84"/>
+      <c r="S19" s="84"/>
+      <c r="T19" s="84"/>
       <c r="U19" s="25"/>
     </row>
-    <row r="20" spans="1:21">
+    <row r="20" spans="1:21" x14ac:dyDescent="0.45">
       <c r="A20" s="25"/>
       <c r="B20" s="56" t="s">
         <v>25</v>
       </c>
-      <c r="C20" s="56">
-[...1 lines deleted...]
-      </c>
+      <c r="C20" s="56"/>
       <c r="D20" s="56" t="s">
         <v>25</v>
       </c>
       <c r="E20" s="25"/>
       <c r="F20" s="57" t="s">
         <v>25</v>
       </c>
-      <c r="G20" s="57">
-[...1 lines deleted...]
-      </c>
+      <c r="G20" s="57"/>
       <c r="H20" s="57" t="s">
         <v>25</v>
       </c>
       <c r="I20" s="25"/>
-      <c r="J20" s="93"/>
-[...9 lines deleted...]
-      <c r="T20" s="93"/>
+      <c r="J20" s="84"/>
+      <c r="K20" s="84"/>
+      <c r="L20" s="84"/>
+      <c r="M20" s="84"/>
+      <c r="N20" s="84"/>
+      <c r="O20" s="84"/>
+      <c r="P20" s="84"/>
+      <c r="Q20" s="84"/>
+      <c r="R20" s="84"/>
+      <c r="S20" s="84"/>
+      <c r="T20" s="84"/>
       <c r="U20" s="25"/>
     </row>
-    <row r="21" spans="1:21">
+    <row r="21" spans="1:21" x14ac:dyDescent="0.45">
       <c r="A21" s="25"/>
       <c r="B21" s="56" t="s">
         <v>25</v>
       </c>
-      <c r="C21" s="56">
-[...1 lines deleted...]
-      </c>
+      <c r="C21" s="56"/>
       <c r="D21" s="56" t="s">
         <v>25</v>
       </c>
       <c r="E21" s="25"/>
       <c r="F21" s="57" t="s">
         <v>25</v>
       </c>
-      <c r="G21" s="57">
-[...1 lines deleted...]
-      </c>
+      <c r="G21" s="57"/>
       <c r="H21" s="57" t="s">
         <v>25</v>
       </c>
       <c r="I21" s="25"/>
-      <c r="J21" s="92" t="s">
+      <c r="J21" s="83" t="s">
         <v>29</v>
       </c>
-      <c r="K21" s="92"/>
-[...8 lines deleted...]
-      <c r="T21" s="92"/>
+      <c r="K21" s="83"/>
+      <c r="L21" s="83"/>
+      <c r="M21" s="83"/>
+      <c r="N21" s="83"/>
+      <c r="O21" s="83"/>
+      <c r="P21" s="83"/>
+      <c r="Q21" s="83"/>
+      <c r="R21" s="83"/>
+      <c r="S21" s="83"/>
+      <c r="T21" s="83"/>
       <c r="U21" s="25"/>
     </row>
-    <row r="22" spans="1:21">
+    <row r="22" spans="1:21" x14ac:dyDescent="0.45">
       <c r="A22" s="25"/>
       <c r="B22" s="56" t="s">
         <v>25</v>
       </c>
-      <c r="C22" s="56">
-[...1 lines deleted...]
-      </c>
+      <c r="C22" s="56"/>
       <c r="D22" s="56" t="s">
         <v>25</v>
       </c>
       <c r="E22" s="25"/>
       <c r="F22" s="57" t="s">
         <v>25</v>
       </c>
-      <c r="G22" s="57">
-[...1 lines deleted...]
-      </c>
+      <c r="G22" s="57"/>
       <c r="H22" s="57" t="s">
         <v>25</v>
       </c>
       <c r="I22" s="25"/>
-      <c r="J22" s="92"/>
-[...9 lines deleted...]
-      <c r="T22" s="92"/>
+      <c r="J22" s="83"/>
+      <c r="K22" s="83"/>
+      <c r="L22" s="83"/>
+      <c r="M22" s="83"/>
+      <c r="N22" s="83"/>
+      <c r="O22" s="83"/>
+      <c r="P22" s="83"/>
+      <c r="Q22" s="83"/>
+      <c r="R22" s="83"/>
+      <c r="S22" s="83"/>
+      <c r="T22" s="83"/>
       <c r="U22" s="25"/>
     </row>
-    <row r="23" spans="1:21">
+    <row r="23" spans="1:21" x14ac:dyDescent="0.45">
       <c r="A23" s="25"/>
       <c r="B23" s="56" t="s">
         <v>25</v>
       </c>
-      <c r="C23" s="56">
-[...1 lines deleted...]
-      </c>
+      <c r="C23" s="56"/>
       <c r="D23" s="56" t="s">
         <v>25</v>
       </c>
       <c r="E23" s="25"/>
       <c r="F23" s="57" t="s">
         <v>25</v>
       </c>
-      <c r="G23" s="57">
-[...1 lines deleted...]
-      </c>
+      <c r="G23" s="57"/>
       <c r="H23" s="57" t="s">
         <v>25</v>
       </c>
       <c r="I23" s="25"/>
       <c r="J23" s="25"/>
       <c r="K23" s="25"/>
       <c r="L23" s="25"/>
       <c r="M23" s="25"/>
       <c r="N23" s="25"/>
       <c r="O23" s="25"/>
       <c r="P23" s="25"/>
       <c r="Q23" s="25"/>
       <c r="R23" s="25"/>
       <c r="S23" s="25"/>
       <c r="T23" s="25"/>
       <c r="U23" s="25"/>
     </row>
-    <row r="24" spans="1:21">
+    <row r="24" spans="1:21" x14ac:dyDescent="0.45">
       <c r="A24" s="25"/>
       <c r="B24" s="56" t="s">
         <v>25</v>
       </c>
-      <c r="C24" s="56">
-[...1 lines deleted...]
-      </c>
+      <c r="C24" s="56"/>
       <c r="D24" s="56" t="s">
         <v>25</v>
       </c>
       <c r="E24" s="25"/>
       <c r="F24" s="57" t="s">
         <v>25</v>
       </c>
-      <c r="G24" s="57">
-[...1 lines deleted...]
-      </c>
+      <c r="G24" s="57"/>
       <c r="H24" s="57" t="s">
         <v>25</v>
       </c>
       <c r="I24" s="25"/>
       <c r="J24" s="25"/>
       <c r="K24" s="25"/>
       <c r="L24" s="25"/>
       <c r="M24" s="25"/>
       <c r="N24" s="25"/>
       <c r="O24" s="25"/>
       <c r="P24" s="25"/>
       <c r="Q24" s="25"/>
       <c r="R24" s="25"/>
       <c r="S24" s="25"/>
       <c r="T24" s="25"/>
       <c r="U24" s="25"/>
     </row>
-    <row r="25" spans="1:21">
+    <row r="25" spans="1:21" x14ac:dyDescent="0.45">
       <c r="A25" s="25"/>
       <c r="B25" s="56" t="s">
         <v>25</v>
       </c>
-      <c r="C25" s="56">
-[...1 lines deleted...]
-      </c>
+      <c r="C25" s="56"/>
       <c r="D25" s="56" t="s">
         <v>25</v>
       </c>
       <c r="E25" s="25"/>
       <c r="F25" s="57" t="s">
         <v>25</v>
       </c>
-      <c r="G25" s="57">
-[...1 lines deleted...]
-      </c>
+      <c r="G25" s="57"/>
       <c r="H25" s="57" t="s">
         <v>25</v>
       </c>
       <c r="I25" s="25"/>
       <c r="J25" s="25"/>
       <c r="K25" s="25"/>
       <c r="L25" s="25"/>
       <c r="M25" s="25"/>
       <c r="N25" s="25"/>
       <c r="O25" s="25"/>
       <c r="P25" s="25"/>
       <c r="Q25" s="25"/>
       <c r="R25" s="25"/>
       <c r="S25" s="25"/>
       <c r="T25" s="25"/>
       <c r="U25" s="25"/>
     </row>
-    <row r="26" spans="1:21">
+    <row r="26" spans="1:21" x14ac:dyDescent="0.45">
       <c r="A26" s="25"/>
       <c r="B26" s="56" t="s">
         <v>25</v>
       </c>
-      <c r="C26" s="56">
-[...1 lines deleted...]
-      </c>
+      <c r="C26" s="56"/>
       <c r="D26" s="56" t="s">
         <v>25</v>
       </c>
       <c r="E26" s="25"/>
       <c r="F26" s="57" t="s">
         <v>25</v>
       </c>
-      <c r="G26" s="57">
-[...1 lines deleted...]
-      </c>
+      <c r="G26" s="57"/>
       <c r="H26" s="57" t="s">
         <v>25</v>
       </c>
       <c r="I26" s="25"/>
       <c r="J26" s="25"/>
       <c r="K26" s="25"/>
       <c r="L26" s="25"/>
       <c r="M26" s="25"/>
       <c r="N26" s="25"/>
       <c r="O26" s="25"/>
       <c r="P26" s="25"/>
       <c r="Q26" s="25"/>
       <c r="R26" s="25"/>
       <c r="S26" s="25"/>
       <c r="T26" s="25"/>
       <c r="U26" s="25"/>
     </row>
-    <row r="27" spans="1:21">
+    <row r="27" spans="1:21" x14ac:dyDescent="0.45">
       <c r="A27" s="25"/>
       <c r="B27" s="25"/>
       <c r="C27" s="25"/>
       <c r="D27" s="25"/>
       <c r="E27" s="25"/>
       <c r="F27" s="25"/>
       <c r="G27" s="25"/>
       <c r="H27" s="25"/>
       <c r="I27" s="25"/>
       <c r="J27" s="25"/>
       <c r="K27" s="25"/>
       <c r="L27" s="25"/>
       <c r="M27" s="25"/>
       <c r="N27" s="25"/>
       <c r="O27" s="25"/>
       <c r="P27" s="25"/>
       <c r="Q27" s="25"/>
       <c r="R27" s="25"/>
       <c r="S27" s="25"/>
       <c r="T27" s="25"/>
       <c r="U27" s="25"/>
     </row>
-    <row r="28" spans="1:21">
+    <row r="28" spans="1:21" x14ac:dyDescent="0.45">
       <c r="A28" s="25"/>
       <c r="B28" s="26" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="25">
         <f>SUM(C6:C26)</f>
         <v>0</v>
       </c>
       <c r="D28" s="25"/>
       <c r="E28" s="25"/>
       <c r="F28" s="26" t="s">
         <v>30</v>
       </c>
       <c r="G28" s="25">
         <f>SUM(G6:G26)</f>
         <v>0</v>
       </c>
       <c r="H28" s="25"/>
       <c r="I28" s="25"/>
       <c r="J28" s="25"/>
       <c r="K28" s="25"/>
       <c r="L28" s="25"/>
       <c r="M28" s="25"/>
       <c r="N28" s="25"/>
       <c r="O28" s="25"/>
       <c r="P28" s="25"/>
       <c r="Q28" s="25"/>
       <c r="R28" s="25"/>
       <c r="S28" s="25"/>
       <c r="T28" s="25"/>
       <c r="U28" s="25"/>
     </row>
-    <row r="29" spans="1:21">
+    <row r="29" spans="1:21" x14ac:dyDescent="0.45">
       <c r="A29" s="25"/>
       <c r="B29" s="25"/>
       <c r="C29" s="25"/>
       <c r="D29" s="25"/>
       <c r="E29" s="25"/>
       <c r="F29" s="25"/>
       <c r="G29" s="25"/>
       <c r="H29" s="25"/>
       <c r="I29" s="25"/>
       <c r="J29" s="25"/>
       <c r="K29" s="25"/>
       <c r="L29" s="25"/>
       <c r="M29" s="25"/>
       <c r="N29" s="25"/>
       <c r="O29" s="25"/>
       <c r="P29" s="25"/>
       <c r="Q29" s="25"/>
       <c r="R29" s="25"/>
       <c r="S29" s="25"/>
       <c r="T29" s="25"/>
       <c r="U29" s="25"/>
     </row>
-    <row r="30" spans="1:21">
+    <row r="30" spans="1:21" x14ac:dyDescent="0.45">
       <c r="A30" s="25"/>
       <c r="B30" s="25"/>
       <c r="C30" s="25"/>
       <c r="D30" s="25"/>
       <c r="E30" s="25"/>
       <c r="F30" s="25"/>
       <c r="G30" s="25"/>
       <c r="H30" s="25"/>
       <c r="I30" s="25"/>
       <c r="J30" s="25"/>
       <c r="K30" s="25"/>
       <c r="L30" s="25"/>
       <c r="M30" s="25"/>
       <c r="N30" s="25"/>
       <c r="O30" s="25"/>
       <c r="P30" s="25"/>
       <c r="Q30" s="25"/>
       <c r="R30" s="25"/>
     </row>
-    <row r="31" spans="1:21">
+    <row r="31" spans="1:21" x14ac:dyDescent="0.45">
       <c r="A31" s="25"/>
       <c r="B31" s="25"/>
       <c r="C31" s="25"/>
       <c r="D31" s="25"/>
       <c r="E31" s="25"/>
       <c r="F31" s="25"/>
       <c r="G31" s="25"/>
       <c r="H31" s="25"/>
       <c r="I31" s="25"/>
       <c r="J31" s="25"/>
       <c r="K31" s="25"/>
       <c r="L31" s="25"/>
       <c r="M31" s="25"/>
       <c r="N31" s="25"/>
       <c r="O31" s="25"/>
       <c r="P31" s="25"/>
       <c r="Q31" s="25"/>
       <c r="R31" s="25"/>
     </row>
-    <row r="32" spans="1:21">
+    <row r="32" spans="1:21" x14ac:dyDescent="0.45">
       <c r="A32" s="25"/>
       <c r="B32" s="25"/>
       <c r="C32" s="25"/>
       <c r="D32" s="25"/>
       <c r="E32" s="25"/>
       <c r="F32" s="25"/>
       <c r="G32" s="25"/>
       <c r="H32" s="25"/>
       <c r="I32" s="25"/>
       <c r="J32" s="25"/>
       <c r="K32" s="25"/>
       <c r="L32" s="25"/>
       <c r="M32" s="25"/>
       <c r="N32" s="25"/>
       <c r="O32" s="25"/>
       <c r="P32" s="25"/>
       <c r="Q32" s="25"/>
       <c r="R32" s="25"/>
     </row>
-    <row r="33" spans="1:18">
+    <row r="33" spans="1:18" x14ac:dyDescent="0.45">
       <c r="A33" s="25"/>
       <c r="B33" s="25"/>
       <c r="C33" s="25"/>
       <c r="D33" s="25"/>
       <c r="E33" s="25"/>
       <c r="F33" s="25"/>
       <c r="G33" s="25"/>
       <c r="H33" s="25"/>
       <c r="I33" s="25"/>
       <c r="J33" s="25"/>
       <c r="K33" s="25"/>
       <c r="L33" s="25"/>
       <c r="M33" s="25"/>
       <c r="N33" s="25"/>
       <c r="O33" s="25"/>
       <c r="P33" s="25"/>
       <c r="Q33" s="25"/>
       <c r="R33" s="25"/>
     </row>
-    <row r="34" spans="1:18">
+    <row r="34" spans="1:18" x14ac:dyDescent="0.45">
       <c r="A34" s="25"/>
       <c r="B34" s="25"/>
       <c r="C34" s="25"/>
       <c r="D34" s="25"/>
       <c r="E34" s="25"/>
       <c r="F34" s="25"/>
       <c r="G34" s="25"/>
       <c r="H34" s="25"/>
       <c r="I34" s="25"/>
       <c r="J34" s="25"/>
       <c r="K34" s="25"/>
       <c r="L34" s="25"/>
       <c r="M34" s="25"/>
       <c r="N34" s="25"/>
       <c r="O34" s="25"/>
       <c r="P34" s="25"/>
       <c r="Q34" s="25"/>
       <c r="R34" s="25"/>
     </row>
-    <row r="35" spans="1:18">
+    <row r="35" spans="1:18" x14ac:dyDescent="0.45">
       <c r="A35" s="25"/>
       <c r="B35" s="25"/>
       <c r="C35" s="25"/>
       <c r="D35" s="25"/>
       <c r="E35" s="25"/>
       <c r="F35" s="25"/>
       <c r="G35" s="25"/>
       <c r="H35" s="25"/>
       <c r="I35" s="25"/>
       <c r="J35" s="25"/>
       <c r="K35" s="25"/>
       <c r="L35" s="25"/>
       <c r="M35" s="25"/>
       <c r="N35" s="25"/>
       <c r="O35" s="25"/>
       <c r="P35" s="25"/>
       <c r="Q35" s="25"/>
       <c r="R35" s="25"/>
     </row>
-    <row r="36" spans="1:18">
+    <row r="36" spans="1:18" x14ac:dyDescent="0.45">
       <c r="A36" s="25"/>
       <c r="B36" s="25"/>
       <c r="C36" s="25"/>
       <c r="D36" s="25"/>
       <c r="E36" s="25"/>
       <c r="F36" s="25"/>
       <c r="G36" s="25"/>
       <c r="H36" s="25"/>
       <c r="I36" s="25"/>
       <c r="J36" s="25"/>
       <c r="K36" s="25"/>
       <c r="L36" s="25"/>
       <c r="M36" s="25"/>
       <c r="N36" s="25"/>
       <c r="O36" s="25"/>
       <c r="P36" s="25"/>
       <c r="Q36" s="25"/>
       <c r="R36" s="25"/>
     </row>
-    <row r="37" spans="1:18">
+    <row r="37" spans="1:18" x14ac:dyDescent="0.45">
       <c r="A37" s="25"/>
       <c r="B37" s="25"/>
       <c r="C37" s="25"/>
       <c r="D37" s="25"/>
       <c r="E37" s="25"/>
       <c r="F37" s="25"/>
       <c r="G37" s="25"/>
       <c r="H37" s="25"/>
       <c r="I37" s="25"/>
       <c r="J37" s="25"/>
       <c r="K37" s="25"/>
       <c r="L37" s="25"/>
       <c r="M37" s="25"/>
       <c r="N37" s="25"/>
       <c r="O37" s="25"/>
       <c r="P37" s="25"/>
       <c r="Q37" s="25"/>
       <c r="R37" s="25"/>
     </row>
-    <row r="38" spans="1:18">
+    <row r="38" spans="1:18" x14ac:dyDescent="0.45">
       <c r="A38" s="25"/>
       <c r="B38" s="25"/>
       <c r="C38" s="25"/>
       <c r="D38" s="25"/>
       <c r="E38" s="25"/>
       <c r="F38" s="25"/>
       <c r="G38" s="25"/>
       <c r="H38" s="25"/>
       <c r="I38" s="25"/>
       <c r="J38" s="25"/>
       <c r="K38" s="25"/>
       <c r="L38" s="25"/>
       <c r="M38" s="25"/>
       <c r="N38" s="25"/>
       <c r="O38" s="25"/>
       <c r="P38" s="25"/>
       <c r="Q38" s="25"/>
       <c r="R38" s="25"/>
     </row>
-    <row r="39" spans="1:18">
+    <row r="39" spans="1:18" x14ac:dyDescent="0.45">
       <c r="G39" s="25"/>
       <c r="H39" s="25"/>
       <c r="I39" s="25"/>
       <c r="J39" s="25"/>
       <c r="K39" s="25"/>
       <c r="L39" s="25"/>
       <c r="M39" s="25"/>
       <c r="N39" s="25"/>
       <c r="O39" s="25"/>
       <c r="P39" s="25"/>
       <c r="Q39" s="25"/>
       <c r="R39" s="25"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="afpsTTJ67Ij9coHLMXrSR5SPZ54pf44ff2b1+bfNni0E95k15SWMFEnee0cpolooWtmLaN6SDFO//BPADr7Byw==" saltValue="G2RbcPHjtFLUnLsqytTxmA==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="CiRN2BcIzDAKTJtg56tMPOM54RuNr3vqOqN8xWZG+O7cFgxITzlZOxV7gZo+ksPtaAKv3ogBgLi9AyEsWFBBLw==" saltValue="MVY7gI/JIR2JMNBlZOQZFA==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="5">
     <mergeCell ref="J21:T22"/>
     <mergeCell ref="J6:T9"/>
     <mergeCell ref="J10:T12"/>
     <mergeCell ref="J13:T20"/>
     <mergeCell ref="F2:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
-      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="3">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{C2096FE4-04B4-4080-B28C-DC4E6AC9DA90}">
           <x14:formula1>
             <xm:f>List!$B$3:$B$7</xm:f>
           </x14:formula1>
           <xm:sqref>B6:B26 F6:F26</xm:sqref>
-        </x14:dataValidation>
-[...4 lines deleted...]
-          <xm:sqref>C6:C26 G6:G26</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{E7E0027B-D9A1-4331-993D-989FCCEFB57A}">
           <x14:formula1>
             <xm:f>List!$D$3:$D$7</xm:f>
           </x14:formula1>
           <xm:sqref>D6:D26 H6:H26</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B29AE749-9233-44DB-93F7-F922F7465057}">
-[...1 lines deleted...]
-    <tabColor rgb="FFFF0000"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F5341AAB-5EDE-47D3-8F39-D3C0D3189497}">
+  <sheetPr codeName="Sheet3">
+    <tabColor rgb="FFC00000"/>
   </sheetPr>
-  <dimension ref="A1:AI82"/>
+  <dimension ref="C4:V25"/>
   <sheetViews>
-    <sheetView topLeftCell="C15" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="P38" sqref="P38"/>
+    <sheetView showGridLines="0" topLeftCell="A7" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="E9" sqref="E9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="3" customWidth="1"/>
-[...14 lines deleted...]
-    <col min="23" max="23" width="13.42578125" customWidth="1"/>
+    <col min="3" max="3" width="23" customWidth="1"/>
+    <col min="4" max="5" width="18.7265625" customWidth="1"/>
+    <col min="6" max="6" width="21.1796875" customWidth="1"/>
+    <col min="7" max="7" width="14.1796875" customWidth="1"/>
+    <col min="9" max="9" width="13.54296875" customWidth="1"/>
+    <col min="10" max="10" width="17.453125" customWidth="1"/>
+    <col min="11" max="11" width="15.7265625" customWidth="1"/>
+    <col min="12" max="12" width="16.54296875" customWidth="1"/>
+    <col min="13" max="14" width="19.81640625" customWidth="1"/>
+    <col min="15" max="15" width="15.26953125" customWidth="1"/>
+    <col min="16" max="16" width="14.7265625" customWidth="1"/>
+    <col min="17" max="17" width="16.1796875" customWidth="1"/>
+    <col min="20" max="20" width="16.26953125" hidden="1" customWidth="1"/>
+    <col min="21" max="21" width="8.7265625" hidden="1" customWidth="1"/>
+    <col min="22" max="22" width="9.1796875" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:35" s="2" customFormat="1">
-[...3 lines deleted...]
-      <c r="B2" s="2" t="s">
+    <row r="4" spans="3:22" ht="31" x14ac:dyDescent="0.7">
+      <c r="C4" s="79" t="s">
         <v>31</v>
       </c>
-      <c r="C2" s="3"/>
-[...5 lines deleted...]
-      <c r="B3" s="2" t="s">
+      <c r="D4" s="79"/>
+      <c r="E4" s="79"/>
+      <c r="F4" s="79"/>
+      <c r="G4" s="79"/>
+      <c r="H4" s="79"/>
+      <c r="I4" s="79"/>
+      <c r="J4" s="79"/>
+      <c r="K4" s="79"/>
+      <c r="L4" s="79"/>
+      <c r="M4" s="79"/>
+      <c r="N4" s="79"/>
+      <c r="O4" s="79"/>
+      <c r="P4" s="79"/>
+      <c r="Q4" s="79"/>
+    </row>
+    <row r="5" spans="3:22" x14ac:dyDescent="0.35">
+      <c r="T5" s="66" t="s">
         <v>32</v>
       </c>
-      <c r="C3" s="3"/>
-[...5 lines deleted...]
-      <c r="B4" s="2" t="s">
+      <c r="U5" s="66">
+        <v>54080</v>
+      </c>
+      <c r="V5" s="72">
+        <f>(U5/52)/40</f>
+        <v>26</v>
+      </c>
+    </row>
+    <row r="6" spans="3:22" x14ac:dyDescent="0.35">
+      <c r="T6" s="66" t="s">
         <v>33</v>
       </c>
-      <c r="C4" s="3"/>
-[...5 lines deleted...]
-      <c r="B5" s="2" t="s">
+      <c r="U6" s="66">
+        <v>57000</v>
+      </c>
+      <c r="V6" s="72">
+        <f t="shared" ref="V6:V20" si="0">(U6/52)/40</f>
+        <v>27.403846153846153</v>
+      </c>
+    </row>
+    <row r="7" spans="3:22" s="68" customFormat="1" ht="38.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C7" s="67" t="s">
         <v>34</v>
       </c>
-      <c r="C5" s="3"/>
-[...5 lines deleted...]
-      <c r="B6" s="2" t="s">
+      <c r="D7" s="67" t="s">
         <v>35</v>
       </c>
-      <c r="C6" s="3"/>
-[...5 lines deleted...]
-      <c r="B7" s="2" t="s">
+      <c r="E7" s="67" t="s">
         <v>36</v>
       </c>
-      <c r="C7" s="3"/>
-[...3 lines deleted...]
-      <c r="B8" s="2" t="s">
+      <c r="F7" s="67" t="s">
         <v>37</v>
       </c>
-      <c r="C8" s="3"/>
-[...3 lines deleted...]
-      <c r="B9" s="2" t="s">
+      <c r="G7" s="67" t="s">
         <v>38</v>
       </c>
-      <c r="C9" s="3"/>
-[...5 lines deleted...]
-      <c r="B10" s="2" t="s">
+      <c r="H7" s="67" t="s">
         <v>39</v>
       </c>
-      <c r="C10" s="3"/>
-[...4 lines deleted...]
-      <c r="B11" s="2" t="s">
+      <c r="I7" s="67" t="s">
         <v>40</v>
       </c>
-      <c r="C11" s="3"/>
-[...5 lines deleted...]
-      <c r="B12" s="2" t="s">
+      <c r="J7" s="67" t="s">
         <v>41</v>
       </c>
-      <c r="C12" s="3"/>
-[...49 lines deleted...]
-      <c r="B16" s="62" t="s">
+      <c r="K7" s="67" t="s">
         <v>42</v>
       </c>
-      <c r="C16" s="107"/>
-[...12 lines deleted...]
-      <c r="P16" s="112" t="s">
+      <c r="L7" s="67" t="s">
         <v>43</v>
       </c>
-      <c r="Q16" s="113"/>
-[...21 lines deleted...]
-      <c r="B17" s="62" t="s">
+      <c r="M7" s="67" t="s">
         <v>44</v>
       </c>
-      <c r="C17" s="107"/>
-[...10 lines deleted...]
-      <c r="N17" s="116" t="s">
+      <c r="N7" s="67" t="s">
         <v>45</v>
       </c>
-      <c r="O17" s="117"/>
-[...37 lines deleted...]
-      <c r="N18" s="116" t="s">
+      <c r="O7" s="75" t="s">
         <v>46</v>
       </c>
-      <c r="O18" s="117"/>
-[...27 lines deleted...]
-      <c r="B19" s="63" t="s">
+      <c r="P7" s="75" t="s">
         <v>47</v>
       </c>
-      <c r="C19" s="107"/>
-[...10 lines deleted...]
-      <c r="N19" s="109" t="s">
+      <c r="Q7" s="67" t="s">
         <v>48</v>
       </c>
-      <c r="O19" s="109"/>
-[...26 lines deleted...]
-      <c r="B20" s="63" t="s">
+      <c r="T7" s="66" t="s">
         <v>49</v>
       </c>
-      <c r="C20" s="107"/>
-[...77 lines deleted...]
-      <c r="G22" s="101" t="s">
+      <c r="U7" s="66">
+        <v>59000</v>
+      </c>
+      <c r="V7" s="72">
+        <f t="shared" si="0"/>
+        <v>28.365384615384613</v>
+      </c>
+    </row>
+    <row r="8" spans="3:22" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C8" s="70"/>
+      <c r="D8" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="E8" s="78"/>
+      <c r="F8" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="G8" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8" s="71"/>
+      <c r="I8" s="73">
+        <f>IFERROR(VLOOKUP(G8,$T$5:$V$20,3,FALSE), 0)</f>
+        <v>0</v>
+      </c>
+      <c r="J8" s="74">
+        <f>H8*I8</f>
+        <v>0</v>
+      </c>
+      <c r="K8" s="74">
+        <f>J8*52</f>
+        <v>0</v>
+      </c>
+      <c r="L8" s="69">
+        <f>IFERROR(VLOOKUP(G8,$T$5:$U$20,2,FALSE), 0)</f>
+        <v>0</v>
+      </c>
+      <c r="M8" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="N8" s="76"/>
+      <c r="O8" s="76"/>
+      <c r="P8" s="76"/>
+      <c r="Q8" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="T8" s="66" t="s">
         <v>50</v>
       </c>
-      <c r="H22" s="102"/>
-[...5 lines deleted...]
-      <c r="N22" s="104" t="s">
+      <c r="U8" s="66">
+        <v>62500</v>
+      </c>
+      <c r="V8" s="72">
+        <f t="shared" si="0"/>
+        <v>30.048076923076923</v>
+      </c>
+    </row>
+    <row r="9" spans="3:22" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C9" s="70"/>
+      <c r="D9" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="E9" s="78"/>
+      <c r="F9" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="G9" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="71"/>
+      <c r="I9" s="73">
+        <f t="shared" ref="I9:I24" si="1">IFERROR(VLOOKUP(G9,$T$5:$V$20,3,FALSE), 0)</f>
+        <v>0</v>
+      </c>
+      <c r="J9" s="74">
+        <f t="shared" ref="J9:J24" si="2">H9*I9</f>
+        <v>0</v>
+      </c>
+      <c r="K9" s="74">
+        <f t="shared" ref="K9:K24" si="3">J9*52</f>
+        <v>0</v>
+      </c>
+      <c r="L9" s="69">
+        <f t="shared" ref="L9:L24" si="4">IFERROR(VLOOKUP(G9,$T$5:$U$20,2,FALSE), 0)</f>
+        <v>0</v>
+      </c>
+      <c r="M9" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="N9" s="76"/>
+      <c r="O9" s="76"/>
+      <c r="P9" s="76"/>
+      <c r="Q9" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="T9" s="66" t="s">
         <v>51</v>
       </c>
-      <c r="O22" s="105"/>
-[...2 lines deleted...]
-      <c r="R22" s="98" t="s">
+      <c r="U9" s="66">
+        <v>59000</v>
+      </c>
+      <c r="V9" s="72">
+        <f t="shared" si="0"/>
+        <v>28.365384615384613</v>
+      </c>
+    </row>
+    <row r="10" spans="3:22" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C10" s="70"/>
+      <c r="D10" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="E10" s="78"/>
+      <c r="F10" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="G10" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="71"/>
+      <c r="I10" s="73">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="J10" s="74">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="K10" s="74">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="L10" s="69">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="M10" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="N10" s="76"/>
+      <c r="O10" s="76"/>
+      <c r="P10" s="76"/>
+      <c r="Q10" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="T10" s="66" t="s">
         <v>52</v>
       </c>
-      <c r="S22" s="100"/>
-[...1 lines deleted...]
-      <c r="U22" s="98" t="s">
+      <c r="U10" s="66">
+        <v>62000</v>
+      </c>
+      <c r="V10" s="72">
+        <f t="shared" si="0"/>
+        <v>29.80769230769231</v>
+      </c>
+    </row>
+    <row r="11" spans="3:22" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C11" s="70"/>
+      <c r="D11" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="E11" s="78"/>
+      <c r="F11" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="G11" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="71"/>
+      <c r="I11" s="73">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="J11" s="74">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="K11" s="74">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="L11" s="69">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="M11" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="N11" s="76"/>
+      <c r="O11" s="76"/>
+      <c r="P11" s="76"/>
+      <c r="Q11" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="T11" s="66" t="s">
         <v>53</v>
       </c>
-      <c r="V22" s="99"/>
-[...18 lines deleted...]
-      <c r="B23" s="75" t="s">
+      <c r="U11" s="66">
+        <v>68000</v>
+      </c>
+      <c r="V11" s="72">
+        <f t="shared" si="0"/>
+        <v>32.692307692307693</v>
+      </c>
+    </row>
+    <row r="12" spans="3:22" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C12" s="70"/>
+      <c r="D12" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="E12" s="78"/>
+      <c r="F12" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="G12" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="71"/>
+      <c r="I12" s="73">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="J12" s="74">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="K12" s="74">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="L12" s="69">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="M12" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="N12" s="76"/>
+      <c r="O12" s="76"/>
+      <c r="P12" s="76"/>
+      <c r="Q12" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="T12" s="66" t="s">
         <v>54</v>
       </c>
-      <c r="C23" s="76" t="s">
+      <c r="U12" s="66">
+        <v>73239</v>
+      </c>
+      <c r="V12" s="72">
+        <f t="shared" si="0"/>
+        <v>35.211057692307691</v>
+      </c>
+    </row>
+    <row r="13" spans="3:22" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C13" s="70"/>
+      <c r="D13" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="E13" s="78"/>
+      <c r="F13" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="G13" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="71"/>
+      <c r="I13" s="73">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="J13" s="74">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="K13" s="74">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="L13" s="69">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="M13" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="N13" s="76"/>
+      <c r="O13" s="76"/>
+      <c r="P13" s="76"/>
+      <c r="Q13" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="T13" s="66" t="s">
         <v>55</v>
       </c>
-      <c r="D23" s="77" t="s">
+      <c r="U13" s="66">
+        <v>76083</v>
+      </c>
+      <c r="V13" s="72">
+        <f t="shared" si="0"/>
+        <v>36.578365384615388</v>
+      </c>
+    </row>
+    <row r="14" spans="3:22" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C14" s="70"/>
+      <c r="D14" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="E14" s="78"/>
+      <c r="F14" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="G14" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="71"/>
+      <c r="I14" s="73">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="J14" s="74">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="K14" s="74">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="L14" s="69">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="M14" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="N14" s="76"/>
+      <c r="O14" s="76"/>
+      <c r="P14" s="76"/>
+      <c r="Q14" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="T14" s="66" t="s">
         <v>56</v>
       </c>
-      <c r="E23" s="78" t="s">
+      <c r="U14" s="66">
+        <v>78586</v>
+      </c>
+      <c r="V14" s="72">
+        <f t="shared" si="0"/>
+        <v>37.781730769230769</v>
+      </c>
+    </row>
+    <row r="15" spans="3:22" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C15" s="70"/>
+      <c r="D15" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="E15" s="78"/>
+      <c r="F15" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="G15" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="71"/>
+      <c r="I15" s="73">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="J15" s="74">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="K15" s="74">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="L15" s="69">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="M15" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="N15" s="76"/>
+      <c r="O15" s="76"/>
+      <c r="P15" s="76"/>
+      <c r="Q15" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="T15" s="66" t="s">
         <v>57</v>
       </c>
-      <c r="F23" s="60"/>
-      <c r="G23" s="66" t="s">
+      <c r="U15" s="66">
+        <v>82779</v>
+      </c>
+      <c r="V15" s="72">
+        <f t="shared" si="0"/>
+        <v>39.797596153846158</v>
+      </c>
+    </row>
+    <row r="16" spans="3:22" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C16" s="70"/>
+      <c r="D16" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="E16" s="78"/>
+      <c r="F16" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="G16" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="71"/>
+      <c r="I16" s="73">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="J16" s="74">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="K16" s="74">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="L16" s="69">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="M16" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="N16" s="76"/>
+      <c r="O16" s="76"/>
+      <c r="P16" s="76"/>
+      <c r="Q16" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="T16" s="66" t="s">
         <v>58</v>
       </c>
-      <c r="H23" s="67" t="s">
+      <c r="U16" s="66">
+        <v>87340</v>
+      </c>
+      <c r="V16" s="72">
+        <f t="shared" si="0"/>
+        <v>41.990384615384613</v>
+      </c>
+    </row>
+    <row r="17" spans="3:22" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C17" s="70"/>
+      <c r="D17" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="E17" s="78"/>
+      <c r="F17" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="G17" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="71"/>
+      <c r="I17" s="73">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="J17" s="74">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="K17" s="74">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="L17" s="69">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="M17" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="N17" s="76"/>
+      <c r="O17" s="76"/>
+      <c r="P17" s="76"/>
+      <c r="Q17" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="T17" s="66" t="s">
         <v>59</v>
       </c>
-      <c r="I23" s="67" t="s">
+      <c r="U17" s="66">
+        <v>92224</v>
+      </c>
+      <c r="V17" s="72">
+        <f t="shared" si="0"/>
+        <v>44.338461538461537</v>
+      </c>
+    </row>
+    <row r="18" spans="3:22" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C18" s="70"/>
+      <c r="D18" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="E18" s="78"/>
+      <c r="F18" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="G18" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="H18" s="71"/>
+      <c r="I18" s="73">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="J18" s="74">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="K18" s="74">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="L18" s="69">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="M18" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="N18" s="76"/>
+      <c r="O18" s="76"/>
+      <c r="P18" s="76"/>
+      <c r="Q18" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="T18" s="66" t="s">
         <v>60</v>
       </c>
-      <c r="J23" s="67" t="s">
+      <c r="U18" s="66">
+        <v>102960</v>
+      </c>
+      <c r="V18" s="72">
+        <f t="shared" si="0"/>
+        <v>49.5</v>
+      </c>
+    </row>
+    <row r="19" spans="3:22" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C19" s="70"/>
+      <c r="D19" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="E19" s="78"/>
+      <c r="F19" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="G19" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="H19" s="71"/>
+      <c r="I19" s="73">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="J19" s="74">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="K19" s="74">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="L19" s="69">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="M19" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="N19" s="76"/>
+      <c r="O19" s="76"/>
+      <c r="P19" s="76"/>
+      <c r="Q19" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="T19" s="66" t="s">
         <v>61</v>
       </c>
-      <c r="K23" s="67" t="s">
+      <c r="U19" s="66">
+        <v>109920</v>
+      </c>
+      <c r="V19" s="72">
+        <f t="shared" si="0"/>
+        <v>52.846153846153847</v>
+      </c>
+    </row>
+    <row r="20" spans="3:22" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C20" s="70"/>
+      <c r="D20" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="E20" s="78"/>
+      <c r="F20" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="G20" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="H20" s="71"/>
+      <c r="I20" s="73">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="J20" s="74">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="K20" s="74">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="L20" s="69">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="M20" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="N20" s="76"/>
+      <c r="O20" s="76"/>
+      <c r="P20" s="76"/>
+      <c r="Q20" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="T20" s="66" t="s">
         <v>62</v>
       </c>
-      <c r="L23" s="68" t="s">
+      <c r="U20" s="66">
+        <v>115086</v>
+      </c>
+      <c r="V20" s="72">
+        <f t="shared" si="0"/>
+        <v>55.329807692307689</v>
+      </c>
+    </row>
+    <row r="21" spans="3:22" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C21" s="70"/>
+      <c r="D21" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="E21" s="78"/>
+      <c r="F21" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="G21" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="H21" s="71"/>
+      <c r="I21" s="73">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="J21" s="74">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="K21" s="74">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="L21" s="69">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="M21" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="N21" s="76"/>
+      <c r="O21" s="76"/>
+      <c r="P21" s="76"/>
+      <c r="Q21" s="70" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="22" spans="3:22" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C22" s="70"/>
+      <c r="D22" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="E22" s="78"/>
+      <c r="F22" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="G22" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="H22" s="71"/>
+      <c r="I22" s="73">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="J22" s="74">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="K22" s="74">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="L22" s="69">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="M22" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="N22" s="76"/>
+      <c r="O22" s="76"/>
+      <c r="P22" s="76"/>
+      <c r="Q22" s="70" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="23" spans="3:22" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C23" s="70"/>
+      <c r="D23" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="E23" s="78"/>
+      <c r="F23" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="G23" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="H23" s="71"/>
+      <c r="I23" s="73">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="J23" s="74">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="K23" s="74">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="L23" s="69">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="M23" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="N23" s="76"/>
+      <c r="O23" s="76"/>
+      <c r="P23" s="76"/>
+      <c r="Q23" s="70" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="24" spans="3:22" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C24" s="70"/>
+      <c r="D24" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="E24" s="78"/>
+      <c r="F24" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="G24" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="H24" s="71"/>
+      <c r="I24" s="73">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="J24" s="74">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="K24" s="74">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="L24" s="69">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="M24" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="N24" s="76"/>
+      <c r="O24" s="76"/>
+      <c r="P24" s="70"/>
+      <c r="Q24" s="70" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="25" spans="3:22" ht="39" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="G25" s="77" t="s">
         <v>63</v>
       </c>
-      <c r="M23" s="2"/>
-[...2767 lines deleted...]
-      <c r="AI82" s="2"/>
+      <c r="H25" s="69">
+        <f>SUM(H8:H24)</f>
+        <v>0</v>
+      </c>
+      <c r="I25" s="73">
+        <f>SUM(I8:I24)</f>
+        <v>0</v>
+      </c>
+      <c r="J25" s="73">
+        <f>SUM(J8:J24)</f>
+        <v>0</v>
+      </c>
+      <c r="K25" s="73">
+        <f>SUM(K8:K24)</f>
+        <v>0</v>
+      </c>
+      <c r="L25" s="69">
+        <f>SUM(L8:L24)</f>
+        <v>0</v>
+      </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="DzwX8/m/K4O9m5JFPuiJLD9oauJAWf+PScN8sEWzINFm08giqXHzWc9bzOgyKkPxU3Tt/QWWubBtOLtTZNJlsg==" saltValue="mbVa/kUYz+xT1ZYzEYFaeQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
-[...51 lines deleted...]
-    <mergeCell ref="R57:S57"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="GkJPhNA8AV1RbmX6aA15X05ABl3yTUChou5G+emZCjYLLqofQWGuZvH5rbSj8IHHmA8VzM1FTUFLZHdxXsq9ZQ==" saltValue="t2rrq2GAfi8OZd1MV5TDmQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <mergeCells count="1">
+    <mergeCell ref="C4:Q4"/>
   </mergeCells>
+  <dataValidations count="8">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Click to Choose" sqref="D8:D24" xr:uid="{0071E666-5BE9-4F62-9166-D6403C90A5A3}">
+      <formula1>"Click to choose, Permanent, Fixed Term, Contract"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F8:F24" xr:uid="{BB5D54FE-4E79-40F9-B1A0-DB8669D444EB}">
+      <formula1>"Click to choose, Full Time, Part Time, Hybrid, Casual"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M8:M24" xr:uid="{01DF131D-A56E-408B-BA3B-4938F10F46CA}">
+      <formula1>"Click to choose, Yes, No"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G8:G24" xr:uid="{30FA5B74-8AF4-41F6-897A-159543E80B7F}">
+      <formula1>"Click to choose, Kaiawhina 1, Kaiawhina 2, Kaiawhina 3, Kaiawhina 4, Kaiwhakarite 1, Kaiwhakarite 2, Kaiako/ITE, Kaiako 1, Kaiako 2, Kaiako 3, Kaiako 4, Kaiako 5, Kaiako 6, Kaiako 7, Kaiako 8, Kaiako 9"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="Q8:Q24" xr:uid="{D55C3F25-7F94-498B-B821-986E36DF29D9}">
+      <formula1>"Click to choose, TA1, TA2, Te Takaimatua, Arahiko, Paerangatiratanga, Tohu Whakapakari, Te Tohu Paetahi"</formula1>
+    </dataValidation>
+    <dataValidation type="date" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Please Enter a Valid date" promptTitle="Click to Choose" sqref="E8:E24" xr:uid="{56929027-73B1-4FB8-AF02-E9450A212FAF}">
+      <formula1>25569</formula1>
+      <formula2>55153</formula2>
+    </dataValidation>
+    <dataValidation type="date" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Please Enter a valid date" sqref="O8:P24" xr:uid="{10A0BFD8-B32B-4637-99EC-8A025F497E39}">
+      <formula1>25569</formula1>
+      <formula2>55153</formula2>
+    </dataValidation>
+    <dataValidation type="date" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Please enter a valid date" sqref="N8:N24" xr:uid="{F5D6C667-5615-4930-87BB-47CA228E7591}">
+      <formula1>25569</formula1>
+      <formula2>55153</formula2>
+    </dataValidation>
+  </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <extLst>
-[...40 lines deleted...]
-  </extLst>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5A880563-83E0-4640-8C30-D6C920D08EA5}">
+  <sheetPr codeName="Sheet4"/>
   <dimension ref="B2:O31"/>
   <sheetViews>
     <sheetView topLeftCell="B1" workbookViewId="0">
       <selection activeCell="I20" sqref="I20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="2" max="2" width="25.85546875" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="13" max="13" width="14.140625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="25.81640625" customWidth="1"/>
+    <col min="3" max="3" width="33.81640625" bestFit="1" customWidth="1"/>
+    <col min="4" max="5" width="18.26953125" bestFit="1" customWidth="1"/>
+    <col min="6" max="8" width="10.1796875" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="14.1796875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:15">
-      <c r="B2" s="61" t="s">
+    <row r="2" spans="2:15" x14ac:dyDescent="0.35">
+      <c r="B2" s="60" t="s">
         <v>22</v>
       </c>
-      <c r="C2" s="61" t="s">
+      <c r="C2" s="60" t="s">
         <v>23</v>
       </c>
-      <c r="D2" s="61" t="s">
+      <c r="D2" s="60" t="s">
         <v>24</v>
       </c>
-      <c r="E2" s="61" t="s">
+      <c r="E2" s="60" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="3" spans="2:15">
+    <row r="3" spans="2:15" x14ac:dyDescent="0.35">
       <c r="B3" t="s">
         <v>25</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="4" spans="2:15">
+    <row r="4" spans="2:15" x14ac:dyDescent="0.35">
       <c r="B4" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="C4">
         <v>5</v>
       </c>
       <c r="D4" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="5" spans="2:15">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="5" spans="2:15" x14ac:dyDescent="0.35">
       <c r="B5" t="s">
-        <v>80</v>
+        <v>66</v>
       </c>
       <c r="C5">
         <v>10</v>
       </c>
       <c r="D5" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-    <row r="6" spans="2:15">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="6" spans="2:15" x14ac:dyDescent="0.35">
       <c r="B6" t="s">
-        <v>82</v>
+        <v>68</v>
       </c>
       <c r="C6">
         <v>15</v>
       </c>
       <c r="D6" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="7" spans="2:15">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="7" spans="2:15" x14ac:dyDescent="0.35">
       <c r="B7" t="s">
-        <v>84</v>
+        <v>70</v>
       </c>
       <c r="C7">
         <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-    <row r="8" spans="2:15">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="8" spans="2:15" x14ac:dyDescent="0.35">
       <c r="C8">
         <v>25</v>
       </c>
     </row>
-    <row r="9" spans="2:15">
+    <row r="9" spans="2:15" x14ac:dyDescent="0.35">
       <c r="C9">
         <v>30</v>
       </c>
     </row>
-    <row r="10" spans="2:15">
+    <row r="10" spans="2:15" x14ac:dyDescent="0.35">
       <c r="C10">
         <v>35</v>
       </c>
     </row>
-    <row r="11" spans="2:15">
+    <row r="11" spans="2:15" x14ac:dyDescent="0.35">
       <c r="C11">
         <v>40</v>
       </c>
     </row>
-    <row r="13" spans="2:15">
-[...6 lines deleted...]
-      <c r="E14" s="60" t="s">
+    <row r="13" spans="2:15" x14ac:dyDescent="0.35">
+      <c r="I13" s="64" t="e">
+        <f>VLOOKUP(#REF!,M15:N31,2,FALSE)</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="14" spans="2:15" x14ac:dyDescent="0.35">
+      <c r="E14" s="59" t="s">
+        <v>72</v>
+      </c>
+      <c r="F14" s="62">
+        <v>0.95</v>
+      </c>
+      <c r="G14" s="63">
+        <v>0.97499999999999998</v>
+      </c>
+      <c r="H14" s="62">
+        <v>1</v>
+      </c>
+      <c r="I14" s="64" t="e">
+        <f>VLOOKUP(#REF!,$M$15:$N$31,2,FALSE)</f>
+        <v>#REF!</v>
+      </c>
+      <c r="N14" s="62">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="2:15" x14ac:dyDescent="0.35">
+      <c r="B15" s="58" t="s">
+        <v>35</v>
+      </c>
+      <c r="C15" s="58" t="s">
+        <v>37</v>
+      </c>
+      <c r="D15" s="58" t="s">
         <v>73</v>
       </c>
-      <c r="F14" s="70">
+      <c r="E15" s="59" t="s">
+        <v>72</v>
+      </c>
+      <c r="F15" s="62">
         <v>0.95</v>
       </c>
-      <c r="G14" s="71">
+      <c r="G15" s="63">
         <v>0.97499999999999998</v>
       </c>
-      <c r="H14" s="70">
+      <c r="H15" s="62">
         <v>1</v>
       </c>
-      <c r="I14" s="72">
-[...40 lines deleted...]
-    <row r="16" spans="2:15">
+      <c r="I15" s="64" t="e">
+        <f>VLOOKUP(#REF!,$M$15:$N$31,2,FALSE)</f>
+        <v>#REF!</v>
+      </c>
+      <c r="M15" s="59" t="s">
+        <v>72</v>
+      </c>
+      <c r="N15" s="61">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="2:15" x14ac:dyDescent="0.35">
       <c r="B16" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E16" s="1" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="F16" s="69">
+        <v>32</v>
+      </c>
+      <c r="F16" s="61">
         <v>46740</v>
       </c>
-      <c r="G16" s="69">
+      <c r="G16" s="61">
         <v>47970</v>
       </c>
-      <c r="H16" s="69">
+      <c r="H16" s="61">
         <v>49200</v>
       </c>
-      <c r="I16" s="72">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="I16" s="64" t="e">
+        <f>VLOOKUP(#REF!,$M$15:$N$31,2,FALSE)</f>
+        <v>#REF!</v>
       </c>
       <c r="M16" s="1" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="N16" s="69">
+        <v>32</v>
+      </c>
+      <c r="N16" s="61">
         <v>49200</v>
       </c>
       <c r="O16" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-    <row r="17" spans="2:15">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="17" spans="2:15" x14ac:dyDescent="0.35">
       <c r="B17" s="3" t="s">
-        <v>89</v>
+        <v>75</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>90</v>
+        <v>76</v>
       </c>
       <c r="D17" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F17" s="61">
+        <v>49400</v>
+      </c>
+      <c r="G17" s="61">
+        <v>50700</v>
+      </c>
+      <c r="H17" s="61">
+        <v>52000</v>
+      </c>
+      <c r="I17" s="64" t="e">
+        <f>VLOOKUP(#REF!,$M$15:$N$31,2,FALSE)</f>
+        <v>#REF!</v>
+      </c>
+      <c r="M17" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="N17" s="61">
+        <v>52000</v>
+      </c>
+      <c r="O17" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="18" spans="2:15" x14ac:dyDescent="0.35">
+      <c r="B18" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="C18" s="3" t="s">
         <v>78</v>
       </c>
-      <c r="E17" s="1" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="D18" s="1" t="s">
-        <v>94</v>
+        <v>79</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="F18" s="69">
+        <v>49</v>
+      </c>
+      <c r="F18" s="61">
         <v>51300</v>
       </c>
-      <c r="G18" s="69">
+      <c r="G18" s="61">
         <v>52650</v>
       </c>
-      <c r="H18" s="69">
+      <c r="H18" s="61">
         <v>54000</v>
       </c>
-      <c r="I18" s="72">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="I18" s="64" t="e">
+        <f>VLOOKUP(#REF!,$M$15:$N$31,2,FALSE)</f>
+        <v>#REF!</v>
       </c>
       <c r="M18" s="1" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="N18" s="69">
+        <v>49</v>
+      </c>
+      <c r="N18" s="61">
         <v>54000</v>
       </c>
       <c r="O18" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-    <row r="19" spans="2:15">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="19" spans="2:15" x14ac:dyDescent="0.35">
       <c r="B19" s="3" t="s">
-        <v>83</v>
+        <v>69</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>96</v>
+        <v>80</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>82</v>
+        <v>68</v>
       </c>
       <c r="E19" s="1" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="F19" s="69">
+        <v>50</v>
+      </c>
+      <c r="F19" s="61">
         <v>54150</v>
       </c>
-      <c r="G19" s="69">
+      <c r="G19" s="61">
         <v>55575</v>
       </c>
-      <c r="H19" s="69">
+      <c r="H19" s="61">
         <v>57000</v>
       </c>
-      <c r="I19" s="72">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="I19" s="64" t="e">
+        <f>VLOOKUP(#REF!,$M$15:$N$31,2,FALSE)</f>
+        <v>#REF!</v>
       </c>
       <c r="M19" s="1" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="N19" s="69">
+        <v>50</v>
+      </c>
+      <c r="N19" s="61">
         <v>57000</v>
       </c>
       <c r="O19" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-    <row r="20" spans="2:15">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="20" spans="2:15" x14ac:dyDescent="0.35">
       <c r="B20" s="1"/>
       <c r="C20" s="3" t="s">
-        <v>83</v>
+        <v>69</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>84</v>
+        <v>70</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="F20" s="69">
+        <v>51</v>
+      </c>
+      <c r="F20" s="61">
         <v>51300</v>
       </c>
-      <c r="G20" s="69">
+      <c r="G20" s="61">
         <v>52650</v>
       </c>
-      <c r="H20" s="69">
+      <c r="H20" s="61">
         <v>54000</v>
       </c>
       <c r="M20" s="1" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="N20" s="69">
+        <v>51</v>
+      </c>
+      <c r="N20" s="61">
         <v>54000</v>
       </c>
       <c r="O20" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-    <row r="21" spans="2:15">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="21" spans="2:15" x14ac:dyDescent="0.35">
       <c r="E21" s="1" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="F21" s="69">
+        <v>52</v>
+      </c>
+      <c r="F21" s="61">
         <v>53675</v>
       </c>
-      <c r="G21" s="69">
+      <c r="G21" s="61">
         <v>55087.5</v>
       </c>
-      <c r="H21" s="69">
+      <c r="H21" s="61">
         <v>56500</v>
       </c>
       <c r="M21" s="1" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="N21" s="69">
+        <v>52</v>
+      </c>
+      <c r="N21" s="61">
         <v>56500</v>
       </c>
       <c r="O21" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-    <row r="22" spans="2:15">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="22" spans="2:15" x14ac:dyDescent="0.35">
       <c r="E22" s="1" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="F22" s="69">
+        <v>66</v>
+      </c>
+      <c r="F22" s="61">
         <v>55100</v>
       </c>
-      <c r="G22" s="69">
+      <c r="G22" s="61">
         <v>56550</v>
       </c>
-      <c r="H22" s="69">
+      <c r="H22" s="61">
         <v>58000</v>
       </c>
       <c r="M22" s="1" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="N22" s="69">
+        <v>66</v>
+      </c>
+      <c r="N22" s="61">
         <v>58000</v>
       </c>
       <c r="O22" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-    <row r="23" spans="2:15">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="23" spans="2:15" x14ac:dyDescent="0.35">
       <c r="E23" s="1" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="F23" s="69">
+        <v>54</v>
+      </c>
+      <c r="F23" s="61">
         <v>56390.1</v>
       </c>
-      <c r="G23" s="69">
+      <c r="G23" s="61">
         <v>57874.049999999996</v>
       </c>
-      <c r="H23" s="69">
+      <c r="H23" s="61">
         <v>59358</v>
       </c>
       <c r="M23" s="1" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="N23" s="69">
+        <v>54</v>
+      </c>
+      <c r="N23" s="61">
         <v>59358</v>
       </c>
       <c r="O23" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-    <row r="24" spans="2:15">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="24" spans="2:15" x14ac:dyDescent="0.35">
       <c r="E24" s="1" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="F24" s="69">
+        <v>55</v>
+      </c>
+      <c r="F24" s="61">
         <v>58466.799999999996</v>
       </c>
-      <c r="G24" s="69">
+      <c r="G24" s="61">
         <v>60005.4</v>
       </c>
-      <c r="H24" s="69">
+      <c r="H24" s="61">
         <v>61544</v>
       </c>
       <c r="M24" s="1" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="N24" s="69">
+        <v>55</v>
+      </c>
+      <c r="N24" s="61">
         <v>61544</v>
       </c>
       <c r="O24" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-    <row r="25" spans="2:15">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="25" spans="2:15" x14ac:dyDescent="0.35">
       <c r="E25" s="1" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="F25" s="69">
+        <v>56</v>
+      </c>
+      <c r="F25" s="61">
         <v>60750.6</v>
       </c>
-      <c r="G25" s="69">
+      <c r="G25" s="61">
         <v>62349.299999999996</v>
       </c>
-      <c r="H25" s="69">
+      <c r="H25" s="61">
         <v>63948</v>
       </c>
       <c r="M25" s="1" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="N25" s="69">
+        <v>56</v>
+      </c>
+      <c r="N25" s="61">
         <v>63948</v>
       </c>
       <c r="O25" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-    <row r="26" spans="2:15">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="26" spans="2:15" x14ac:dyDescent="0.35">
       <c r="E26" s="1" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="F26" s="69">
+        <v>57</v>
+      </c>
+      <c r="F26" s="61">
         <v>62826.35</v>
       </c>
-      <c r="G26" s="69">
+      <c r="G26" s="61">
         <v>64479.674999999996</v>
       </c>
-      <c r="H26" s="69">
+      <c r="H26" s="61">
         <v>66133</v>
       </c>
       <c r="M26" s="1" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="N26" s="69">
+        <v>57</v>
+      </c>
+      <c r="N26" s="61">
         <v>66133</v>
       </c>
       <c r="O26" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-    <row r="27" spans="2:15">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="27" spans="2:15" x14ac:dyDescent="0.35">
       <c r="E27" s="1" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="F27" s="69">
+        <v>58</v>
+      </c>
+      <c r="F27" s="61">
         <v>66304.3</v>
       </c>
-      <c r="G27" s="69">
+      <c r="G27" s="61">
         <v>68049.149999999994</v>
       </c>
-      <c r="H27" s="69">
+      <c r="H27" s="61">
         <v>69794</v>
       </c>
       <c r="M27" s="1" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="N27" s="69">
+        <v>58</v>
+      </c>
+      <c r="N27" s="61">
         <v>69794</v>
       </c>
       <c r="O27" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-    <row r="28" spans="2:15">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="28" spans="2:15" x14ac:dyDescent="0.35">
       <c r="E28" s="1" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="F28" s="69">
+        <v>59</v>
+      </c>
+      <c r="F28" s="61">
         <v>70087.199999999997</v>
       </c>
-      <c r="G28" s="69">
+      <c r="G28" s="61">
         <v>71931.599999999991</v>
       </c>
-      <c r="H28" s="69">
+      <c r="H28" s="61">
         <v>73776</v>
       </c>
       <c r="M28" s="1" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="N28" s="69">
+        <v>59</v>
+      </c>
+      <c r="N28" s="61">
         <v>73776</v>
       </c>
       <c r="O28" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-    <row r="29" spans="2:15">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="29" spans="2:15" x14ac:dyDescent="0.35">
       <c r="E29" s="1" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="F29" s="69">
+        <v>60</v>
+      </c>
+      <c r="F29" s="61">
         <v>77938</v>
       </c>
-      <c r="G29" s="69">
+      <c r="G29" s="61">
         <v>79989</v>
       </c>
-      <c r="H29" s="69">
+      <c r="H29" s="61">
         <v>82040</v>
       </c>
       <c r="M29" s="1" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="N29" s="69">
+        <v>60</v>
+      </c>
+      <c r="N29" s="61">
         <v>82040</v>
       </c>
       <c r="O29" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-    <row r="30" spans="2:15">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="30" spans="2:15" x14ac:dyDescent="0.35">
       <c r="E30" s="1" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="F30" s="69">
+        <v>61</v>
+      </c>
+      <c r="F30" s="61">
         <v>86630.5</v>
       </c>
-      <c r="G30" s="69">
+      <c r="G30" s="61">
         <v>88910.25</v>
       </c>
-      <c r="H30" s="69">
+      <c r="H30" s="61">
         <v>91190</v>
       </c>
       <c r="M30" s="1" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="N30" s="69">
+        <v>61</v>
+      </c>
+      <c r="N30" s="61">
         <v>91190</v>
       </c>
       <c r="O30" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-    <row r="31" spans="2:15">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="31" spans="2:15" x14ac:dyDescent="0.35">
       <c r="E31" s="1" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="F31" s="69">
+        <v>81</v>
+      </c>
+      <c r="F31" s="61">
         <v>94442.349999999991</v>
       </c>
-      <c r="G31" s="69">
+      <c r="G31" s="61">
         <v>96927.675000000003</v>
       </c>
-      <c r="H31" s="69">
+      <c r="H31" s="61">
         <v>99413</v>
       </c>
       <c r="M31" s="1" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="N31" s="69">
+        <v>81</v>
+      </c>
+      <c r="N31" s="61">
         <v>99413</v>
       </c>
       <c r="O31" t="s">
-        <v>88</v>
+        <v>74</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="18" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C09D013C-53F9-40E0-A62A-FD4A39236708}">
+  <sheetPr codeName="Sheet5"/>
   <dimension ref="B2:V23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="G26" sqref="G26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <sheetData>
-    <row r="2" spans="2:22">
+    <row r="2" spans="2:22" x14ac:dyDescent="0.35">
       <c r="B2" s="37" t="s">
-        <v>109</v>
+        <v>82</v>
       </c>
       <c r="C2" s="37">
         <v>1</v>
       </c>
       <c r="D2" s="37">
         <v>2</v>
       </c>
       <c r="E2" s="37">
         <v>3</v>
       </c>
       <c r="F2" s="37">
         <v>4</v>
       </c>
       <c r="G2" s="37">
         <v>5</v>
       </c>
       <c r="H2" s="37">
         <v>6</v>
       </c>
       <c r="I2" s="37">
         <v>7</v>
       </c>
       <c r="J2" s="37">
         <v>8</v>
       </c>
@@ -8643,178 +6001,179 @@
       <c r="O2" s="37">
         <v>13</v>
       </c>
       <c r="P2" s="37">
         <v>14</v>
       </c>
       <c r="Q2" s="37">
         <v>15</v>
       </c>
       <c r="R2" s="37">
         <v>16</v>
       </c>
       <c r="S2" s="37">
         <v>17</v>
       </c>
       <c r="T2" s="37">
         <v>18</v>
       </c>
       <c r="U2" s="37">
         <v>19</v>
       </c>
       <c r="V2" s="37">
         <v>20</v>
       </c>
     </row>
-    <row r="3" spans="2:22">
+    <row r="3" spans="2:22" x14ac:dyDescent="0.35">
       <c r="B3" s="36" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-    <row r="4" spans="2:22">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="4" spans="2:22" x14ac:dyDescent="0.35">
       <c r="B4" s="36">
         <v>1</v>
       </c>
       <c r="C4">
         <f>CEILING(Calculation!C4,1)</f>
         <v>1</v>
       </c>
     </row>
-    <row r="5" spans="2:22">
+    <row r="5" spans="2:22" x14ac:dyDescent="0.35">
       <c r="B5" s="36">
         <v>2</v>
       </c>
     </row>
-    <row r="6" spans="2:22">
+    <row r="6" spans="2:22" x14ac:dyDescent="0.35">
       <c r="B6" s="36">
         <v>3</v>
       </c>
     </row>
-    <row r="7" spans="2:22">
+    <row r="7" spans="2:22" x14ac:dyDescent="0.35">
       <c r="B7" s="36">
         <v>4</v>
       </c>
     </row>
-    <row r="8" spans="2:22">
+    <row r="8" spans="2:22" x14ac:dyDescent="0.35">
       <c r="B8" s="36">
         <v>5</v>
       </c>
     </row>
-    <row r="9" spans="2:22">
+    <row r="9" spans="2:22" x14ac:dyDescent="0.35">
       <c r="B9" s="36">
         <v>6</v>
       </c>
     </row>
-    <row r="10" spans="2:22">
+    <row r="10" spans="2:22" x14ac:dyDescent="0.35">
       <c r="B10" s="36">
         <v>7</v>
       </c>
     </row>
-    <row r="11" spans="2:22">
+    <row r="11" spans="2:22" x14ac:dyDescent="0.35">
       <c r="B11" s="36">
         <v>8</v>
       </c>
     </row>
-    <row r="12" spans="2:22">
+    <row r="12" spans="2:22" x14ac:dyDescent="0.35">
       <c r="B12" s="36">
         <v>9</v>
       </c>
     </row>
-    <row r="13" spans="2:22">
+    <row r="13" spans="2:22" x14ac:dyDescent="0.35">
       <c r="B13" s="36">
         <v>10</v>
       </c>
     </row>
-    <row r="14" spans="2:22">
+    <row r="14" spans="2:22" x14ac:dyDescent="0.35">
       <c r="B14" s="36">
         <v>11</v>
       </c>
     </row>
-    <row r="15" spans="2:22">
+    <row r="15" spans="2:22" x14ac:dyDescent="0.35">
       <c r="B15" s="36">
         <v>12</v>
       </c>
     </row>
-    <row r="16" spans="2:22">
+    <row r="16" spans="2:22" x14ac:dyDescent="0.35">
       <c r="B16" s="36">
         <v>13</v>
       </c>
     </row>
-    <row r="17" spans="2:2">
+    <row r="17" spans="2:2" x14ac:dyDescent="0.35">
       <c r="B17" s="36">
         <v>14</v>
       </c>
     </row>
-    <row r="18" spans="2:2">
+    <row r="18" spans="2:2" x14ac:dyDescent="0.35">
       <c r="B18" s="36">
         <v>15</v>
       </c>
     </row>
-    <row r="19" spans="2:2">
+    <row r="19" spans="2:2" x14ac:dyDescent="0.35">
       <c r="B19" s="36">
         <v>16</v>
       </c>
     </row>
-    <row r="20" spans="2:2">
+    <row r="20" spans="2:2" x14ac:dyDescent="0.35">
       <c r="B20" s="36">
         <v>17</v>
       </c>
     </row>
-    <row r="21" spans="2:2">
+    <row r="21" spans="2:2" x14ac:dyDescent="0.35">
       <c r="B21" s="36">
         <v>18</v>
       </c>
     </row>
-    <row r="22" spans="2:2">
+    <row r="22" spans="2:2" x14ac:dyDescent="0.35">
       <c r="B22" s="36">
         <v>19</v>
       </c>
     </row>
-    <row r="23" spans="2:2">
+    <row r="23" spans="2:2" x14ac:dyDescent="0.35">
       <c r="B23" s="36">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{706A9997-BACC-450C-9B19-A6F89DF96C0E}">
+  <sheetPr codeName="Sheet6"/>
   <dimension ref="B2:V23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="G26" sqref="G26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <sheetData>
-    <row r="2" spans="2:22">
+    <row r="2" spans="2:22" x14ac:dyDescent="0.35">
       <c r="B2" s="37" t="s">
-        <v>109</v>
+        <v>82</v>
       </c>
       <c r="C2" s="37">
         <v>1</v>
       </c>
       <c r="D2" s="37">
         <v>2</v>
       </c>
       <c r="E2" s="37">
         <v>3</v>
       </c>
       <c r="F2" s="37">
         <v>4</v>
       </c>
       <c r="G2" s="37">
         <v>5</v>
       </c>
       <c r="H2" s="37">
         <v>6</v>
       </c>
       <c r="I2" s="37">
         <v>7</v>
       </c>
       <c r="J2" s="37">
         <v>8</v>
       </c>
@@ -8833,56 +6192,56 @@
       <c r="O2" s="37">
         <v>13</v>
       </c>
       <c r="P2" s="37">
         <v>14</v>
       </c>
       <c r="Q2" s="37">
         <v>15</v>
       </c>
       <c r="R2" s="37">
         <v>16</v>
       </c>
       <c r="S2" s="37">
         <v>17</v>
       </c>
       <c r="T2" s="37">
         <v>18</v>
       </c>
       <c r="U2" s="37">
         <v>19</v>
       </c>
       <c r="V2" s="37">
         <v>20</v>
       </c>
     </row>
-    <row r="3" spans="2:22">
+    <row r="3" spans="2:22" x14ac:dyDescent="0.35">
       <c r="B3" s="36" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-    <row r="4" spans="2:22">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="4" spans="2:22" x14ac:dyDescent="0.35">
       <c r="B4" s="36">
         <v>1</v>
       </c>
       <c r="C4" s="38">
         <f>$B$4/4*1.25 + (C2/6*1.25)</f>
         <v>0.52083333333333326</v>
       </c>
       <c r="D4" s="38">
         <f t="shared" ref="D4:V4" si="0">$B$4/4*1.25 + (D2/6*1.25)</f>
         <v>0.72916666666666663</v>
       </c>
       <c r="E4" s="38">
         <f t="shared" si="0"/>
         <v>0.9375</v>
       </c>
       <c r="F4" s="38">
         <f t="shared" si="0"/>
         <v>1.1458333333333333</v>
       </c>
       <c r="G4" s="38">
         <f t="shared" si="0"/>
         <v>1.3541666666666667</v>
       </c>
       <c r="H4" s="38">
         <f t="shared" si="0"/>
@@ -8923,51 +6282,51 @@
       <c r="Q4" s="38">
         <f t="shared" si="0"/>
         <v>3.4375</v>
       </c>
       <c r="R4" s="38">
         <f t="shared" si="0"/>
         <v>3.645833333333333</v>
       </c>
       <c r="S4" s="38">
         <f t="shared" si="0"/>
         <v>3.854166666666667</v>
       </c>
       <c r="T4" s="38">
         <f t="shared" si="0"/>
         <v>4.0625</v>
       </c>
       <c r="U4" s="38">
         <f t="shared" si="0"/>
         <v>4.270833333333333</v>
       </c>
       <c r="V4" s="38">
         <f t="shared" si="0"/>
         <v>4.479166666666667</v>
       </c>
     </row>
-    <row r="5" spans="2:22">
+    <row r="5" spans="2:22" x14ac:dyDescent="0.35">
       <c r="B5" s="36">
         <v>2</v>
       </c>
       <c r="C5" s="38">
         <f>$B$5/4*1.25 + (C2/6*1.25)</f>
         <v>0.83333333333333326</v>
       </c>
       <c r="D5" s="38">
         <f t="shared" ref="D5:V5" si="1">$B$5/4*1.25 + (D2/6*1.25)</f>
         <v>1.0416666666666665</v>
       </c>
       <c r="E5" s="38">
         <f t="shared" si="1"/>
         <v>1.25</v>
       </c>
       <c r="F5" s="38">
         <f t="shared" si="1"/>
         <v>1.4583333333333333</v>
       </c>
       <c r="G5" s="38">
         <f t="shared" si="1"/>
         <v>1.6666666666666667</v>
       </c>
       <c r="H5" s="38">
         <f t="shared" si="1"/>
@@ -9008,51 +6367,51 @@
       <c r="Q5" s="38">
         <f t="shared" si="1"/>
         <v>3.75</v>
       </c>
       <c r="R5" s="38">
         <f t="shared" si="1"/>
         <v>3.958333333333333</v>
       </c>
       <c r="S5" s="38">
         <f t="shared" si="1"/>
         <v>4.166666666666667</v>
       </c>
       <c r="T5" s="38">
         <f t="shared" si="1"/>
         <v>4.375</v>
       </c>
       <c r="U5" s="38">
         <f t="shared" si="1"/>
         <v>4.583333333333333</v>
       </c>
       <c r="V5" s="38">
         <f t="shared" si="1"/>
         <v>4.791666666666667</v>
       </c>
     </row>
-    <row r="6" spans="2:22">
+    <row r="6" spans="2:22" x14ac:dyDescent="0.35">
       <c r="B6" s="36">
         <v>3</v>
       </c>
       <c r="C6" s="38">
         <f>$B$6/4*1.25 + (C2/6*1.25)</f>
         <v>1.1458333333333333</v>
       </c>
       <c r="D6" s="38">
         <f t="shared" ref="D6:V6" si="2">$B$6/4*1.25 + (D2/6*1.25)</f>
         <v>1.3541666666666665</v>
       </c>
       <c r="E6" s="38">
         <f t="shared" si="2"/>
         <v>1.5625</v>
       </c>
       <c r="F6" s="38">
         <f t="shared" si="2"/>
         <v>1.7708333333333333</v>
       </c>
       <c r="G6" s="38">
         <f t="shared" si="2"/>
         <v>1.9791666666666667</v>
       </c>
       <c r="H6" s="38">
         <f t="shared" si="2"/>
@@ -9093,51 +6452,51 @@
       <c r="Q6" s="38">
         <f t="shared" si="2"/>
         <v>4.0625</v>
       </c>
       <c r="R6" s="38">
         <f t="shared" si="2"/>
         <v>4.270833333333333</v>
       </c>
       <c r="S6" s="38">
         <f t="shared" si="2"/>
         <v>4.479166666666667</v>
       </c>
       <c r="T6" s="38">
         <f t="shared" si="2"/>
         <v>4.6875</v>
       </c>
       <c r="U6" s="38">
         <f t="shared" si="2"/>
         <v>4.895833333333333</v>
       </c>
       <c r="V6" s="38">
         <f t="shared" si="2"/>
         <v>5.104166666666667</v>
       </c>
     </row>
-    <row r="7" spans="2:22">
+    <row r="7" spans="2:22" x14ac:dyDescent="0.35">
       <c r="B7" s="36">
         <v>4</v>
       </c>
       <c r="C7" s="38">
         <f>$B$7/4*1.25 + (C2/6*1.25)</f>
         <v>1.4583333333333333</v>
       </c>
       <c r="D7" s="38">
         <f t="shared" ref="D7:V7" si="3">$B$7/4*1.25 + (D2/6*1.25)</f>
         <v>1.6666666666666665</v>
       </c>
       <c r="E7" s="38">
         <f t="shared" si="3"/>
         <v>1.875</v>
       </c>
       <c r="F7" s="38">
         <f t="shared" si="3"/>
         <v>2.083333333333333</v>
       </c>
       <c r="G7" s="38">
         <f t="shared" si="3"/>
         <v>2.291666666666667</v>
       </c>
       <c r="H7" s="38">
         <f t="shared" si="3"/>
@@ -9178,51 +6537,51 @@
       <c r="Q7" s="38">
         <f t="shared" si="3"/>
         <v>4.375</v>
       </c>
       <c r="R7" s="38">
         <f t="shared" si="3"/>
         <v>4.583333333333333</v>
       </c>
       <c r="S7" s="38">
         <f t="shared" si="3"/>
         <v>4.791666666666667</v>
       </c>
       <c r="T7" s="38">
         <f t="shared" si="3"/>
         <v>5</v>
       </c>
       <c r="U7" s="38">
         <f t="shared" si="3"/>
         <v>5.208333333333333</v>
       </c>
       <c r="V7" s="38">
         <f t="shared" si="3"/>
         <v>5.416666666666667</v>
       </c>
     </row>
-    <row r="8" spans="2:22">
+    <row r="8" spans="2:22" x14ac:dyDescent="0.35">
       <c r="B8" s="36">
         <v>5</v>
       </c>
       <c r="C8" s="38">
         <f>$B$8/4*1.25 + (C2/6*1.25)</f>
         <v>1.7708333333333333</v>
       </c>
       <c r="D8" s="38">
         <f t="shared" ref="D8:V8" si="4">C8/4*1.25 + (D2/6*1.25)</f>
         <v>0.97005208333333326</v>
       </c>
       <c r="E8" s="38">
         <f t="shared" si="4"/>
         <v>0.92814127604166663</v>
       </c>
       <c r="F8" s="38">
         <f t="shared" si="4"/>
         <v>1.123377482096354</v>
       </c>
       <c r="G8" s="38">
         <f t="shared" si="4"/>
         <v>1.3927221298217773</v>
       </c>
       <c r="H8" s="38">
         <f t="shared" si="4"/>
@@ -9263,51 +6622,51 @@
       <c r="Q8" s="38">
         <f t="shared" si="4"/>
         <v>4.4077136346174628</v>
       </c>
       <c r="R8" s="38">
         <f t="shared" si="4"/>
         <v>4.7107438441512901</v>
       </c>
       <c r="S8" s="38">
         <f t="shared" si="4"/>
         <v>5.013774117963945</v>
       </c>
       <c r="T8" s="38">
         <f t="shared" si="4"/>
         <v>5.3168044118637328</v>
       </c>
       <c r="U8" s="38">
         <f t="shared" si="4"/>
         <v>5.619834712040749</v>
       </c>
       <c r="V8" s="38">
         <f t="shared" si="4"/>
         <v>5.9228650141794006</v>
       </c>
     </row>
-    <row r="9" spans="2:22">
+    <row r="9" spans="2:22" x14ac:dyDescent="0.35">
       <c r="B9" s="36">
         <v>6</v>
       </c>
       <c r="C9" s="38">
         <f>B9/4*1.25 + (C2/6*1.25)</f>
         <v>2.0833333333333335</v>
       </c>
       <c r="D9" s="38">
         <f t="shared" ref="D9:V9" si="5">C9/4*1.25 + (D2/6*1.25)</f>
         <v>1.0677083333333335</v>
       </c>
       <c r="E9" s="38">
         <f t="shared" si="5"/>
         <v>0.95865885416666674</v>
       </c>
       <c r="F9" s="38">
         <f t="shared" si="5"/>
         <v>1.1329142252604165</v>
       </c>
       <c r="G9" s="38">
         <f t="shared" si="5"/>
         <v>1.3957023620605469</v>
       </c>
       <c r="H9" s="38">
         <f t="shared" si="5"/>
@@ -9348,729 +6707,730 @@
       <c r="Q9" s="38">
         <f t="shared" si="5"/>
         <v>4.4077136610872429</v>
       </c>
       <c r="R9" s="38">
         <f t="shared" si="5"/>
         <v>4.7107438524230965</v>
       </c>
       <c r="S9" s="38">
         <f t="shared" si="5"/>
         <v>5.0137741205488844</v>
       </c>
       <c r="T9" s="38">
         <f t="shared" si="5"/>
         <v>5.3168044126715266</v>
       </c>
       <c r="U9" s="38">
         <f t="shared" si="5"/>
         <v>5.6198347122931853</v>
       </c>
       <c r="V9" s="38">
         <f t="shared" si="5"/>
         <v>5.9228650142582868</v>
       </c>
     </row>
-    <row r="10" spans="2:22">
+    <row r="10" spans="2:22" x14ac:dyDescent="0.35">
       <c r="B10" s="36">
         <v>7</v>
       </c>
       <c r="C10" s="38">
         <f>B10/4*1.25 + (C2/6*1.25)</f>
         <v>2.3958333333333335</v>
       </c>
       <c r="D10" s="38"/>
       <c r="E10" s="38"/>
       <c r="F10" s="38"/>
       <c r="G10" s="38"/>
       <c r="H10" s="38"/>
       <c r="I10" s="38"/>
       <c r="J10" s="38"/>
       <c r="K10" s="38"/>
       <c r="L10" s="38"/>
       <c r="M10" s="38"/>
       <c r="N10" s="38"/>
       <c r="O10" s="38"/>
       <c r="P10" s="38"/>
       <c r="Q10" s="38"/>
       <c r="R10" s="38"/>
       <c r="S10" s="38"/>
       <c r="T10" s="38"/>
       <c r="U10" s="38"/>
       <c r="V10" s="38"/>
     </row>
-    <row r="11" spans="2:22">
+    <row r="11" spans="2:22" x14ac:dyDescent="0.35">
       <c r="B11" s="36">
         <v>8</v>
       </c>
       <c r="C11" s="38">
         <f t="shared" ref="C11:C23" si="6">B11/4*1.25 + ($C$2/6*1.25)</f>
         <v>2.7083333333333335</v>
       </c>
       <c r="D11" s="38"/>
       <c r="E11" s="38"/>
       <c r="F11" s="38"/>
       <c r="G11" s="38"/>
       <c r="H11" s="38"/>
       <c r="I11" s="38"/>
       <c r="J11" s="38"/>
       <c r="K11" s="38"/>
       <c r="L11" s="38"/>
       <c r="M11" s="38"/>
       <c r="N11" s="38"/>
       <c r="O11" s="38"/>
       <c r="P11" s="38"/>
       <c r="Q11" s="38"/>
       <c r="R11" s="38"/>
       <c r="S11" s="38"/>
       <c r="T11" s="38"/>
       <c r="U11" s="38"/>
       <c r="V11" s="38"/>
     </row>
-    <row r="12" spans="2:22">
+    <row r="12" spans="2:22" x14ac:dyDescent="0.35">
       <c r="B12" s="36">
         <v>9</v>
       </c>
       <c r="C12" s="38">
         <f t="shared" si="6"/>
         <v>3.0208333333333335</v>
       </c>
       <c r="D12" s="38"/>
       <c r="E12" s="38"/>
       <c r="F12" s="38"/>
       <c r="G12" s="38"/>
       <c r="H12" s="38"/>
       <c r="I12" s="38"/>
       <c r="J12" s="38"/>
       <c r="K12" s="38"/>
       <c r="L12" s="38"/>
       <c r="M12" s="38"/>
       <c r="N12" s="38"/>
       <c r="O12" s="38"/>
       <c r="P12" s="38"/>
       <c r="Q12" s="38"/>
       <c r="R12" s="38"/>
       <c r="S12" s="38"/>
       <c r="T12" s="38"/>
       <c r="U12" s="38"/>
       <c r="V12" s="38"/>
     </row>
-    <row r="13" spans="2:22">
+    <row r="13" spans="2:22" x14ac:dyDescent="0.35">
       <c r="B13" s="36">
         <v>10</v>
       </c>
       <c r="C13" s="38">
         <f t="shared" si="6"/>
         <v>3.3333333333333335</v>
       </c>
       <c r="D13" s="38"/>
       <c r="E13" s="38"/>
       <c r="F13" s="38"/>
       <c r="G13" s="38"/>
       <c r="H13" s="38"/>
       <c r="I13" s="38"/>
       <c r="J13" s="38"/>
       <c r="K13" s="38"/>
       <c r="L13" s="38"/>
       <c r="M13" s="38"/>
       <c r="N13" s="38"/>
       <c r="O13" s="38"/>
       <c r="P13" s="38"/>
       <c r="Q13" s="38"/>
       <c r="R13" s="38"/>
       <c r="S13" s="38"/>
       <c r="T13" s="38"/>
       <c r="U13" s="38"/>
       <c r="V13" s="38"/>
     </row>
-    <row r="14" spans="2:22">
+    <row r="14" spans="2:22" x14ac:dyDescent="0.35">
       <c r="B14" s="36">
         <v>11</v>
       </c>
       <c r="C14" s="38">
         <f t="shared" si="6"/>
         <v>3.6458333333333335</v>
       </c>
       <c r="D14" s="38"/>
       <c r="E14" s="38"/>
       <c r="F14" s="38"/>
       <c r="G14" s="38"/>
       <c r="H14" s="38"/>
       <c r="I14" s="38"/>
       <c r="J14" s="38"/>
       <c r="K14" s="38"/>
       <c r="L14" s="38"/>
       <c r="M14" s="38"/>
       <c r="N14" s="38"/>
       <c r="O14" s="38"/>
       <c r="P14" s="38"/>
       <c r="Q14" s="38"/>
       <c r="R14" s="38"/>
       <c r="S14" s="38"/>
       <c r="T14" s="38"/>
       <c r="U14" s="38"/>
       <c r="V14" s="38"/>
     </row>
-    <row r="15" spans="2:22">
+    <row r="15" spans="2:22" x14ac:dyDescent="0.35">
       <c r="B15" s="36">
         <v>12</v>
       </c>
       <c r="C15" s="38">
         <f t="shared" si="6"/>
         <v>3.9583333333333335</v>
       </c>
       <c r="D15" s="38"/>
       <c r="E15" s="38"/>
       <c r="F15" s="38"/>
       <c r="G15" s="38"/>
       <c r="H15" s="38"/>
       <c r="I15" s="38"/>
       <c r="J15" s="38"/>
       <c r="K15" s="38"/>
       <c r="L15" s="38"/>
       <c r="M15" s="38"/>
       <c r="N15" s="38"/>
       <c r="O15" s="38"/>
       <c r="P15" s="38"/>
       <c r="Q15" s="38"/>
       <c r="R15" s="38"/>
       <c r="S15" s="38"/>
       <c r="T15" s="38"/>
       <c r="U15" s="38"/>
       <c r="V15" s="38"/>
     </row>
-    <row r="16" spans="2:22">
+    <row r="16" spans="2:22" x14ac:dyDescent="0.35">
       <c r="B16" s="36">
         <v>13</v>
       </c>
       <c r="C16" s="38">
         <f t="shared" si="6"/>
         <v>4.270833333333333</v>
       </c>
       <c r="D16" s="38"/>
       <c r="E16" s="38"/>
       <c r="F16" s="38"/>
       <c r="G16" s="38"/>
       <c r="H16" s="38"/>
       <c r="I16" s="38"/>
       <c r="J16" s="38"/>
       <c r="K16" s="38"/>
       <c r="L16" s="38"/>
       <c r="M16" s="38"/>
       <c r="N16" s="38"/>
       <c r="O16" s="38"/>
       <c r="P16" s="38"/>
       <c r="Q16" s="38"/>
       <c r="R16" s="38"/>
       <c r="S16" s="38"/>
       <c r="T16" s="38"/>
       <c r="U16" s="38"/>
       <c r="V16" s="38"/>
     </row>
-    <row r="17" spans="2:22">
+    <row r="17" spans="2:22" x14ac:dyDescent="0.35">
       <c r="B17" s="36">
         <v>14</v>
       </c>
       <c r="C17" s="38">
         <f t="shared" si="6"/>
         <v>4.583333333333333</v>
       </c>
       <c r="D17" s="38"/>
       <c r="E17" s="38"/>
       <c r="F17" s="38"/>
       <c r="G17" s="38"/>
       <c r="H17" s="38"/>
       <c r="I17" s="38"/>
       <c r="J17" s="38"/>
       <c r="K17" s="38"/>
       <c r="L17" s="38"/>
       <c r="M17" s="38"/>
       <c r="N17" s="38"/>
       <c r="O17" s="38"/>
       <c r="P17" s="38"/>
       <c r="Q17" s="38"/>
       <c r="R17" s="38"/>
       <c r="S17" s="38"/>
       <c r="T17" s="38"/>
       <c r="U17" s="38"/>
       <c r="V17" s="38"/>
     </row>
-    <row r="18" spans="2:22">
+    <row r="18" spans="2:22" x14ac:dyDescent="0.35">
       <c r="B18" s="36">
         <v>15</v>
       </c>
       <c r="C18" s="38">
         <f t="shared" si="6"/>
         <v>4.895833333333333</v>
       </c>
       <c r="D18" s="38"/>
       <c r="E18" s="38"/>
       <c r="F18" s="38"/>
       <c r="G18" s="38"/>
       <c r="H18" s="38"/>
       <c r="I18" s="38"/>
       <c r="J18" s="38"/>
       <c r="K18" s="38"/>
       <c r="L18" s="38"/>
       <c r="M18" s="38"/>
       <c r="N18" s="38"/>
       <c r="O18" s="38"/>
       <c r="P18" s="38"/>
       <c r="Q18" s="38"/>
       <c r="R18" s="38"/>
       <c r="S18" s="38"/>
       <c r="T18" s="38"/>
       <c r="U18" s="38"/>
       <c r="V18" s="38"/>
     </row>
-    <row r="19" spans="2:22">
+    <row r="19" spans="2:22" x14ac:dyDescent="0.35">
       <c r="B19" s="36">
         <v>16</v>
       </c>
       <c r="C19" s="38">
         <f t="shared" si="6"/>
         <v>5.208333333333333</v>
       </c>
       <c r="D19" s="38"/>
       <c r="E19" s="38"/>
       <c r="F19" s="38"/>
       <c r="G19" s="38"/>
       <c r="H19" s="38"/>
       <c r="I19" s="38"/>
       <c r="J19" s="38"/>
       <c r="K19" s="38"/>
       <c r="L19" s="38"/>
       <c r="M19" s="38"/>
       <c r="N19" s="38"/>
       <c r="O19" s="38"/>
       <c r="P19" s="38"/>
       <c r="Q19" s="38"/>
       <c r="R19" s="38"/>
       <c r="S19" s="38"/>
       <c r="T19" s="38"/>
       <c r="U19" s="38"/>
       <c r="V19" s="38"/>
     </row>
-    <row r="20" spans="2:22">
+    <row r="20" spans="2:22" x14ac:dyDescent="0.35">
       <c r="B20" s="36">
         <v>17</v>
       </c>
       <c r="C20" s="38">
         <f t="shared" si="6"/>
         <v>5.520833333333333</v>
       </c>
       <c r="D20" s="38"/>
       <c r="E20" s="38"/>
       <c r="F20" s="38"/>
       <c r="G20" s="38"/>
       <c r="H20" s="38"/>
       <c r="I20" s="38"/>
       <c r="J20" s="38"/>
       <c r="K20" s="38"/>
       <c r="L20" s="38"/>
       <c r="M20" s="38"/>
       <c r="N20" s="38"/>
       <c r="O20" s="38"/>
       <c r="P20" s="38"/>
       <c r="Q20" s="38"/>
       <c r="R20" s="38"/>
       <c r="S20" s="38"/>
       <c r="T20" s="38"/>
       <c r="U20" s="38"/>
       <c r="V20" s="38"/>
     </row>
-    <row r="21" spans="2:22">
+    <row r="21" spans="2:22" x14ac:dyDescent="0.35">
       <c r="B21" s="36">
         <v>18</v>
       </c>
       <c r="C21" s="38">
         <f t="shared" si="6"/>
         <v>5.833333333333333</v>
       </c>
       <c r="D21" s="38"/>
       <c r="E21" s="38"/>
       <c r="F21" s="38"/>
       <c r="G21" s="38"/>
       <c r="H21" s="38"/>
       <c r="I21" s="38"/>
       <c r="J21" s="38"/>
       <c r="K21" s="38"/>
       <c r="L21" s="38"/>
       <c r="M21" s="38"/>
       <c r="N21" s="38"/>
       <c r="O21" s="38"/>
       <c r="P21" s="38"/>
       <c r="Q21" s="38"/>
       <c r="R21" s="38"/>
       <c r="S21" s="38"/>
       <c r="T21" s="38"/>
       <c r="U21" s="38"/>
       <c r="V21" s="38"/>
     </row>
-    <row r="22" spans="2:22">
+    <row r="22" spans="2:22" x14ac:dyDescent="0.35">
       <c r="B22" s="36">
         <v>19</v>
       </c>
       <c r="C22" s="38">
         <f t="shared" si="6"/>
         <v>6.145833333333333</v>
       </c>
       <c r="D22" s="38"/>
       <c r="E22" s="38"/>
       <c r="F22" s="38"/>
       <c r="G22" s="38"/>
       <c r="H22" s="38"/>
       <c r="I22" s="38"/>
       <c r="J22" s="38"/>
       <c r="K22" s="38"/>
       <c r="L22" s="38"/>
       <c r="M22" s="38"/>
       <c r="N22" s="38"/>
       <c r="O22" s="38"/>
       <c r="P22" s="38"/>
       <c r="Q22" s="38"/>
       <c r="R22" s="38"/>
       <c r="S22" s="38"/>
       <c r="T22" s="38"/>
       <c r="U22" s="38"/>
       <c r="V22" s="38"/>
     </row>
-    <row r="23" spans="2:22">
+    <row r="23" spans="2:22" x14ac:dyDescent="0.35">
       <c r="B23" s="36">
         <v>20</v>
       </c>
       <c r="C23" s="38">
         <f t="shared" si="6"/>
         <v>6.458333333333333</v>
       </c>
       <c r="D23" s="38"/>
       <c r="E23" s="38"/>
       <c r="F23" s="38"/>
       <c r="G23" s="38"/>
       <c r="H23" s="38"/>
       <c r="I23" s="38"/>
       <c r="J23" s="38"/>
       <c r="K23" s="38"/>
       <c r="L23" s="38"/>
       <c r="M23" s="38"/>
       <c r="N23" s="38"/>
       <c r="O23" s="38"/>
       <c r="P23" s="38"/>
       <c r="Q23" s="38"/>
       <c r="R23" s="38"/>
       <c r="S23" s="38"/>
       <c r="T23" s="38"/>
       <c r="U23" s="38"/>
       <c r="V23" s="38"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0BC11F56-9A7F-4371-BEC2-A75171BF2B6E}">
+  <sheetPr codeName="Sheet7"/>
   <dimension ref="A1:L17"/>
   <sheetViews>
     <sheetView topLeftCell="B1" zoomScale="170" zoomScaleNormal="170" workbookViewId="0">
       <selection activeCell="G26" sqref="G26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="16.140625" style="1" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="21.140625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="16.1796875" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="37.26953125" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="10.81640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="21.7265625" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="21.1796875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="21.7109375" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="21.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="21.7265625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="21.54296875" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="12" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12">
+    <row r="1" spans="1:12" x14ac:dyDescent="0.35">
       <c r="B1" s="7" t="s">
-        <v>111</v>
+        <v>84</v>
       </c>
       <c r="C1" s="11" t="s">
-        <v>112</v>
+        <v>85</v>
       </c>
       <c r="D1" s="13" t="s">
-        <v>113</v>
+        <v>86</v>
       </c>
       <c r="E1" s="18" t="s">
-        <v>114</v>
+        <v>87</v>
       </c>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
     </row>
-    <row r="2" spans="1:12">
+    <row r="2" spans="1:12" x14ac:dyDescent="0.35">
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
     </row>
-    <row r="3" spans="1:12">
+    <row r="3" spans="1:12" x14ac:dyDescent="0.35">
       <c r="C3" s="12" t="s">
-        <v>115</v>
+        <v>88</v>
       </c>
       <c r="D3" s="16" t="s">
-        <v>116</v>
+        <v>89</v>
       </c>
       <c r="E3" s="14" t="s">
-        <v>117</v>
+        <v>90</v>
       </c>
       <c r="F3" s="17" t="s">
-        <v>118</v>
+        <v>91</v>
       </c>
       <c r="G3" s="12" t="s">
-        <v>119</v>
+        <v>92</v>
       </c>
       <c r="H3" s="16" t="s">
-        <v>120</v>
+        <v>93</v>
       </c>
       <c r="I3" s="12" t="s">
-        <v>121</v>
+        <v>94</v>
       </c>
       <c r="J3" s="12" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:12">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A4" s="1" t="s">
-        <v>123</v>
+        <v>96</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>124</v>
+        <v>97</v>
       </c>
       <c r="C4" s="11">
         <v>4</v>
       </c>
       <c r="D4" s="11">
         <v>6</v>
       </c>
       <c r="E4" s="15">
         <f>'1. FTE Calculator'!$E$9</f>
         <v>0</v>
       </c>
       <c r="F4" s="15">
         <f>'1. FTE Calculator'!$E$11</f>
         <v>0</v>
       </c>
       <c r="G4" s="34">
         <f>E4/C4*1.25</f>
         <v>0</v>
       </c>
       <c r="H4" s="34">
         <f>F4/D4*1.25</f>
         <v>0</v>
       </c>
       <c r="I4" s="35">
         <f>H4+G4</f>
         <v>0</v>
       </c>
       <c r="J4" s="34" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:12">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A5" s="1" t="s">
-        <v>123</v>
+        <v>96</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>126</v>
+        <v>99</v>
       </c>
       <c r="C5" s="11">
         <v>4</v>
       </c>
       <c r="D5" s="11">
         <v>6</v>
       </c>
       <c r="E5" s="15">
         <f>'1. FTE Calculator'!$E$9</f>
         <v>0</v>
       </c>
       <c r="F5" s="15">
         <f>'1. FTE Calculator'!$E$11</f>
         <v>0</v>
       </c>
       <c r="G5" s="34">
         <f>E5/C5*1.25</f>
         <v>0</v>
       </c>
       <c r="H5" s="34">
         <f>F5/D5*1.25</f>
         <v>0</v>
       </c>
       <c r="I5" s="34">
         <f>H5+G5</f>
         <v>0</v>
       </c>
       <c r="J5" s="34">
         <f>CEILING(I5,1)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:12">
+    <row r="8" spans="1:12" x14ac:dyDescent="0.35">
       <c r="C8" s="12" t="s">
-        <v>115</v>
+        <v>88</v>
       </c>
       <c r="D8" s="16" t="s">
-        <v>116</v>
+        <v>89</v>
       </c>
       <c r="E8" s="14" t="s">
-        <v>117</v>
+        <v>90</v>
       </c>
       <c r="F8" s="17" t="s">
-        <v>118</v>
+        <v>91</v>
       </c>
       <c r="G8" s="12" t="s">
-        <v>119</v>
+        <v>92</v>
       </c>
       <c r="H8" s="16" t="s">
-        <v>120</v>
+        <v>93</v>
       </c>
       <c r="I8" s="12" t="s">
-        <v>121</v>
+        <v>94</v>
       </c>
       <c r="J8" s="12" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:12">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A9" s="1" t="s">
-        <v>127</v>
+        <v>100</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>128</v>
+        <v>101</v>
       </c>
       <c r="C9" s="11">
         <v>5</v>
       </c>
       <c r="D9" s="11">
         <v>10</v>
       </c>
       <c r="E9" s="15">
         <f>'1. FTE Calculator'!$E$9</f>
         <v>0</v>
       </c>
       <c r="F9" s="15">
         <f>'1. FTE Calculator'!$E$11</f>
         <v>0</v>
       </c>
       <c r="G9" s="34">
         <f>E9/C9*1.25</f>
         <v>0</v>
       </c>
       <c r="H9" s="34">
         <f>F9/D9*1.25</f>
         <v>0</v>
       </c>
       <c r="I9" s="35">
         <f>G9+H9</f>
         <v>0</v>
       </c>
       <c r="J9" s="34" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:12">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A10" s="1" t="s">
-        <v>127</v>
+        <v>100</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>129</v>
+        <v>102</v>
       </c>
       <c r="C10" s="11">
         <v>5</v>
       </c>
       <c r="D10" s="11">
         <v>10</v>
       </c>
       <c r="E10" s="15">
         <f>'1. FTE Calculator'!$E$9</f>
         <v>0</v>
       </c>
       <c r="F10" s="15">
         <f>'1. FTE Calculator'!$E$11</f>
         <v>0</v>
       </c>
       <c r="G10" s="34">
         <f>E10/C10*1.25</f>
         <v>0</v>
       </c>
       <c r="H10" s="34">
         <f>F10/D10*1.25</f>
         <v>0</v>
       </c>
       <c r="I10" s="34">
         <f>G10+H10</f>
         <v>0</v>
       </c>
       <c r="J10" s="34">
         <f>CEILING(I10,1)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:12">
+    <row r="15" spans="1:12" x14ac:dyDescent="0.35">
       <c r="B15" s="1" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:12">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" x14ac:dyDescent="0.35">
       <c r="B16" s="1" t="s">
         <v>3</v>
       </c>
       <c r="C16" s="33"/>
       <c r="D16" s="33"/>
     </row>
-    <row r="17" spans="2:2">
+    <row r="17" spans="2:2" x14ac:dyDescent="0.35">
       <c r="B17" s="1" t="s">
-        <v>131</v>
+        <v>104</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010014DF8983FCA0CE4B88101B70F2A5557E" ma:contentTypeVersion="25" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="7b34b9996f49bee1b26f21f52eb1bd5a">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="8ab014b2-4b0e-465e-aa18-6364dbcf6971" xmlns:ns3="485577b6-f3cd-446d-bc19-a44864bded58" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e8acacc16a81056cc0e5088a13dcddfd" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010014DF8983FCA0CE4B88101B70F2A5557E" ma:contentTypeVersion="25" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="44c1e976dffb2aa76b2ae882395fcce9">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="8ab014b2-4b0e-465e-aa18-6364dbcf6971" xmlns:ns3="485577b6-f3cd-446d-bc19-a44864bded58" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f6672cf0b2ed52fc2df4d106b330420d" ns2:_="" ns3:_="">
     <xsd:import namespace="8ab014b2-4b0e-465e-aa18-6364dbcf6971"/>
     <xsd:import namespace="485577b6-f3cd-446d-bc19-a44864bded58"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:FunctionalCategory" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility" minOccurs="0"/>
                 <xsd:element ref="ns2:Pou" minOccurs="0"/>
                 <xsd:element ref="ns2:ResourceType" minOccurs="0"/>
                 <xsd:element ref="ns2:Category" minOccurs="0"/>
                 <xsd:element ref="ns2:DocumentOwner" minOccurs="0"/>
                 <xsd:element ref="ns2:SME" minOccurs="0"/>
                 <xsd:element ref="ns2:Keywords_x002f_Tags" minOccurs="0"/>
                 <xsd:element ref="ns2:URL" minOccurs="0"/>
                 <xsd:element ref="ns2:PublishDate" minOccurs="0"/>
                 <xsd:element ref="ns2:ExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:SubCategory" minOccurs="0"/>
                 <xsd:element ref="ns2:Preview" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -10492,140 +7852,176 @@
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Category xmlns="8ab014b2-4b0e-465e-aa18-6364dbcf6971">
       <Value>Whānau</Value>
       <Value>Kaimahi</Value>
     </Category>
     <SME xmlns="8ab014b2-4b0e-465e-aa18-6364dbcf6971">
       <UserInfo>
-        <DisplayName>Mihi Tashkoff</DisplayName>
-        <AccountId>189</AccountId>
+        <DisplayName>Amanda.w@kohanga.ac.nz</DisplayName>
+        <AccountId>581</AccountId>
         <AccountType/>
       </UserInfo>
     </SME>
     <Accessibility xmlns="8ab014b2-4b0e-465e-aa18-6364dbcf6971">Public</Accessibility>
     <URL xmlns="8ab014b2-4b0e-465e-aa18-6364dbcf6971">
       <Url xsi:nil="true"/>
       <Description xsi:nil="true"/>
     </URL>
     <FunctionalCategory xmlns="8ab014b2-4b0e-465e-aa18-6364dbcf6971">
       <Value>Pay Parity</Value>
     </FunctionalCategory>
     <ResourceType xmlns="8ab014b2-4b0e-465e-aa18-6364dbcf6971">Document</ResourceType>
     <DocumentOwner xmlns="8ab014b2-4b0e-465e-aa18-6364dbcf6971">
       <UserInfo>
-        <DisplayName>Steve Allan</DisplayName>
-        <AccountId>798</AccountId>
+        <DisplayName>Mihi Tashkoff</DisplayName>
+        <AccountId>189</AccountId>
         <AccountType/>
       </UserInfo>
     </DocumentOwner>
     <Pou xmlns="8ab014b2-4b0e-465e-aa18-6364dbcf6971" xsi:nil="true"/>
     <Keywords_x002f_Tags xmlns="8ab014b2-4b0e-465e-aa18-6364dbcf6971">Pay parity; calculator; FTE; entitlement</Keywords_x002f_Tags>
     <ExpirationDate xmlns="8ab014b2-4b0e-465e-aa18-6364dbcf6971" xsi:nil="true"/>
     <PublishDate xmlns="8ab014b2-4b0e-465e-aa18-6364dbcf6971" xsi:nil="true"/>
     <SubCategory xmlns="8ab014b2-4b0e-465e-aa18-6364dbcf6971">
       <Value>HR_Employment agreements and pay</Value>
       <Value>PP_Pay Parity</Value>
     </SubCategory>
     <Preview xmlns="8ab014b2-4b0e-465e-aa18-6364dbcf6971">false</Preview>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C6960E1-A166-4CD8-85A2-19B7F7D10AD4}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3EACB947-0C77-4CDB-BBD3-DA71E57B7098}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3E6FDBBF-E671-4964-A016-CC6FCAE7F8A4}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3E6FDBBF-E671-4964-A016-CC6FCAE7F8A4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="8ab014b2-4b0e-465e-aa18-6364dbcf6971"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7A129F18-9D1B-4777-87F7-2AEBF4505A83}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7A129F18-9D1B-4777-87F7-2AEBF4505A83}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel Online</Application>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="7" baseType="lpstr">
+      <vt:lpstr>1. FTE Calculator</vt:lpstr>
+      <vt:lpstr>2. Allocation</vt:lpstr>
+      <vt:lpstr>Kaimahi Contract Info</vt:lpstr>
+      <vt:lpstr>List</vt:lpstr>
+      <vt:lpstr>Table</vt:lpstr>
+      <vt:lpstr>Calculation</vt:lpstr>
+      <vt:lpstr>Recheck</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
   <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Kaimahi calculator</dc:title>
   <dc:subject/>
   <dc:creator>Awerangi Hema</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010014DF8983FCA0CE4B88101B70F2A5557E</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
     <vt:r8>319600</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_SourceUrl">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_SharedFileIndex">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ComplianceAssetId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_ExtendedDescription">
+    <vt:lpwstr>&lt;div class="ExternalClassEFCF46E6052240DC8DFD336A5CA9C837"&gt;Use this FTE calculator to work out how many kaimahi qualify for your Kōhanga Reo, how to allocate the hours and how to fill in the employment agreement.&lt;/div&gt;</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="TemplateUrl">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="_SourceUrl">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="_ExtendedDescription">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="TriggerFlowInfo">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_SharedFileIndex">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>